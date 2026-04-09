--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into biochar ammoniacal nitrogen adsorption and its correlation to aerobic degradation ammonia emissions</w:t>
+                <w:t xml:space="preserve">Investigation of Biochar Ratio, Pyrolysis Temperature and Digestate Type Impact Over Nitrogen Losses Along Digestate Composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Vieira Firmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tremier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.02.032⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (8), pp.4807-4821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02516-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506281v1</w:t>
+                <w:t xml:space="preserve">hal-04647809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Biochar Ratio, Pyrolysis Temperature and Digestate Type Impact Over Nitrogen Losses Along Digestate Composting</w:t>
+                <w:t xml:space="preserve">New insights into biochar ammoniacal nitrogen adsorption and its correlation to aerobic degradation ammonia emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Vieira Firmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Trémier</w:t>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (8), pp.4807-4821. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.257-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02516-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647809v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between sewage sludge composting physicochemical parameters and emissions of greenhouse gases and ammonia: A statistical analysis</w:t>
               </w:r>
@@ -353,51 +353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 368, pp.122167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -444,51 +444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Losses Mitigation by Supplementing Composting Mixture with Biochar: Research of the Ruling Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Vieira Firmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (2), pp.959-971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1080,51 +1080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (6), pp.2441-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1171,51 +1171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of mathematical models for composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vaneeckhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 243, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2050,51 +2050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.1953-1962. </w:t>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 263, pp.425 - 436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,51 +2595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,51 +2911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of organic waste aerobic biodegradation: A new way to correlate respiration kinetics and organic matter fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,51 +3934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6241,90 +6241,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochar on nitrogen dynamic to regulate ammonia and nitrous oxide emissions during composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elviliana Elviliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International RAMIRAN conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6401,51 +6401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2024 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6470,51 +6470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local recovery of food waste: Opportunity for the development of a solid-state micro-AD process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Saulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6608,51 +6608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar action on nitrogen cycle along composting: a key to reduce nitrogen emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Vieira Firmino Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6697,264 +6697,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioproduits à partir de déchets et résidus : Quelles considérations pour construire des filières de valorisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GDR DUMBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199185v1</w:t>
+                <w:t xml:space="preserve">hal-04731428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioproduits à partir de déchets et résidus : Quelles considérations pour construire des filières de valorisation ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GDR DUMBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731428v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of biochar on nitrogen losses during digestate composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Vieira Firmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2022 - 9th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of decentralised biowaste management through micro anaerobic digestion: demonstration in the H2020 decisive project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7074,51 +7074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des biodéchets en milieu urbain et entomoconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smia Raphael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wallrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,51 +8067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of nitrogen along digestate post-processing : impact on agronomic value and environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8402,489 +8402,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestates main characteristics and residual biodegradability: influence of waste origin and management of the digestion plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing the composting parameters as a post-treatment of digestates of organic fraction of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Saint Cast</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT14, 9th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.13</w:t>
+              <w:t xml:space="preserve">ORBIT Conference Hungary 2014, 9th Conference on Organic Resources and Biological Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gödöllő, Hungary. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602457v1</w:t>
+                <w:t xml:space="preserve">hal-02605823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the composting parameters as a post-treatment of digestates of organic fraction of municipal solid waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestates main characteristics and residual biodegradability: influence of waste origin and management of the digestion plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daumoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zeng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT Conference Hungary 2014, 9th Conference on Organic Resources and Biological Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gödöllő, Hungary. pp.18</w:t>
+              <w:t xml:space="preserve">ORBIT14, 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605823v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microalgae process to recycle nutrients (N and P) from digestate: effect of the influent color</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Composting as digestate post-treatment: composting behaviour and gaseous emissions of three types of digestate compared to non-digested waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Corrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement et Grandes Cultures (1091)., Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746545v1</w:t>
+                <w:t xml:space="preserve">hal-00910960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composting as digestate post-treatment: composting behaviour and gaseous emissions of three types of digestate compared to non-digested waste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Daumoin</w:t>
+                <w:t xml:space="preserve">Development of a microalgae process to recycle nutrients (N and P) from digestate: effect of the influent color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Corrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
+              <w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement et Grandes Cultures (1091)., Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910960v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-treatment of digestate from farm and collective biogas plants : What about eco-efficiency and nutrient recycling?</w:t>
               </w:r>
@@ -9168,51 +9168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
@@ -9362,51 +9362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of digestates: agronomic value and residual biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,51 +10018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12831,51 +12831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of greenhouse gas and ammoniac emissions during sewage sludge composting: a statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13695,647 +13695,899 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Quae, 161 p., 2024, Hors collection, 978-2-7592-3895-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3895-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irstea, pp.70, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Assess Biological Transformation of Biomass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérasimos Lyberatos</w:t>
+                <w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02918268v1</w:t>
+                <w:t xml:space="preserve">hal-04693521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et transferts de chaleur</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods to Assess Biological Transformation of Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérasimos Lyberatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ange Nzihou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compostage et composts - Avancées scientifiques et techniques, Coordonnateur A. de Guardia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.641-730, 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609926v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodégradation de la matière organique</w:t>
+                <w:t xml:space="preserve">Production et transferts de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et composts - Avancées scientifiques et techniques, Coordonnateur A. de Guardia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tec et Doc Lavoisier, pp.71-109, 2019</w:t>
+              <w:t xml:space="preserve">, Tec et Doc Lavoisier, pp.111-143, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609925v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biodégradation de la matière organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compostage et composts - Avancées scientifiques et techniques, Coordonnateur A. de Guardia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tec et Doc Lavoisier, pp.71-109, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le traitement des déchets - Chapitre 11 : Le compostage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, pp.407-461, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14345,51 +14597,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de mesure de la perméabilité d'un milieu poreux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14437,73 +14689,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2923911. 2007, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de compostage accéléré de déchets organiques en mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14525,51 +14777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2859204. 2005, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14579,51 +14831,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement par compostage des déchets organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14652,73 +14904,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des problèmes environnementaux dans les industries agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.359-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for determination of stability of composts and recycled organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14747,51 +14999,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource Recovery and Reuse in Organic Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.338-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14801,51 +15053,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERMINSITU. Dispositif et procédé de mesure in situ de la perméabilité à l'air d'un milieu poreux. Rapport final de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14854,238 +15106,238 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Traverst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« GESTION DES SOUS-PRODUITS DE TOILETTES SECHES FAMILIALES : ETUDE SUR LE TRAITEMENT DES MATIERES PAR COMPOSTAGE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Toilettes Du Monde. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERMINSITU. Rapport d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15094,564 +15346,564 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Traverst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECCOVAL. Vers un plus grand engagement des citoyens bretons dans la gestion de leurs déchets. Comment valoriser la pratique du compostage individuel et du compostage de proximité comme outil de gestion domestique des déchets ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-made composts quality: methods of assessment and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-made compost's quality: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'eau, de la porosité et de la surface spécifique dans les bioprocédés de traitement de déchets : applicabilité et apports d'une approche par RMN et IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art du compostage domestique - Projet ECCOVAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Greffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of autoclaving on the rate of bioprocessing of waste : experimental trials with MSW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse bibliographique : influence des carctéristiques physiques des déchets sur les processus de biodégradation et d'aération en compostage. ESPACE : Etude de l'influence de la structure physique des déchets et des processus d'aération sur la qualité du compostage et ses impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15660,237 +15912,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of autoclaving on the rate of bioprocessing of waste - Experimental trials with MSW autoclaved at 200°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°2 : fin de calage du modèle et test de robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°1 : Fiabilité du modèle et calage des paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15900,100 +16152,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un traitement par compostage - Développement d'outils expérimentaux d'étude du procédé et conception du modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamois Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat biosciences de l'environnement, chimie et santé, Université de Provence Aix Marseille 1, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02583043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16003,105 +16255,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et optimiser un procédé au sein d'une filière de valorisation : application au compostage des déchets organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02601437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId374"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16248,51 +16500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.02.032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02516-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crestey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02204-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremier Anne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02841-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Angouria-Tsorochidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Seghetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamois Tr&#233;mier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thomsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaneeckhaute" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debled" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00630-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jaudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bareha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00683-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9452-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Adhikari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9135-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V345M1DT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Huet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benoist" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049238" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049239" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Duval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.09.045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X10373801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohajer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;glia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;non" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.03.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586990v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Saulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731428v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fontana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smia Raphael" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605454v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746545v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mikkelsen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghetta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598996v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597662v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597663v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Saos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quintard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Henon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597660v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gailard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Euzen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594434v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594431v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594429v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594428v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590905v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591465v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radigois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moretti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588302v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586289v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581792v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580985v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609926v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609925v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592293v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600022v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591480v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599698v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Traverst" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598993v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597666v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597665v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593164v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Greffeuille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587892v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588307v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587893v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586854v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584178v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02583043v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601437v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02516-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.02.032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crestey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02204-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremier Anne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02841-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Angouria-Tsorochidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Seghetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamois Tr&#233;mier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thomsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaneeckhaute" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debled" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00630-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jaudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bareha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00683-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9452-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Adhikari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9135-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V345M1DT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Huet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benoist" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049238" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049239" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Duval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.09.045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X10373801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohajer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;glia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;non" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.03.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586990v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Saulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fontana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smia Raphael" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605454v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mikkelsen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghetta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598996v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597662v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597663v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Saos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quintard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Henon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597660v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gailard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Euzen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594434v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594431v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594429v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594428v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590905v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591465v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radigois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moretti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588302v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586289v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581792v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580985v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609926v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609925v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592293v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599698v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Traverst" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597666v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597665v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593164v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592171v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Greffeuille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587892v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588307v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587893v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586854v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584178v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02583043v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601437v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>