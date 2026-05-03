--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1035,594 +1035,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of Food Waste: Variations of Physical'Chemical Characteristics and Consequences on Biomethane Potential</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of Coupling an Aerobic Pre-treatment Prior to a Solid-State Anaerobic Digestion of Food Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Picard</w:t>
+                <w:t xml:space="preserve">H. Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Peu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Trémier</w:t>
+                <w:t xml:space="preserve">Marie Debled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.2441-2454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-00570-0⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.483-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00630-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608812v1</w:t>
+                <w:t xml:space="preserve">hal-02609214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of mathematical models for composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vaneeckhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 113, pp.379-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Coupling an Aerobic Pre-treatment Prior to a Solid-State Anaerobic Digestion of Food Waste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debled</w:t>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Trémier</w:t>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.483-494. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00630-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609214v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t>
+                <w:t xml:space="preserve">Biological Nitrogen Potential (BNP): A New Methodology to Estimate Nitrogen Transformations During Anaerobic Digestion of Organic Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+                <w:t xml:space="preserve">Henry Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bioteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bareha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.525-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609742v1</w:t>
+                <w:t xml:space="preserve">hal-02610165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Nitrogen Potential (BNP): A New Methodology to Estimate Nitrogen Transformations During Anaerobic Digestion of Organic Substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Jaudoin</w:t>
+                <w:t xml:space="preserve">Storage of Food Waste: Variations of Physical'Chemical Characteristics and Consequences on Biomethane Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Bareha</w:t>
+                <w:t xml:space="preserve">Sylvie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.525-537. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2441-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00683-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-00570-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610165v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the fate of organic nitrogen during anaerobic digestion: Development of a bioaccessibility based ADM1</w:t>
               </w:r>
@@ -1862,468 +1862,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and microbial changes reveal how aerobic pre-treatment impacts anaerobic biodegradability of food waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
+                <w:t xml:space="preserve">Physico-chemical, biochemical and nutritional characterisation of 42 organic wastes and residues from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fisgativa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saoudi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Line Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.1953-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607873v1</w:t>
+                <w:t xml:space="preserve">hal-01890922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical, biochemical and nutritional characterisation of 42 organic wastes and residues from France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and prediction of organic nitrogen biodegradability during anaerobic digestion: A bioaccessibility approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bareha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.06.050⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 263, pp.425 - 436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.04.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01890922v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of organic nitrogen biodegradability during anaerobic digestion: A bioaccessibility approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Girault</w:t>
+                <w:t xml:space="preserve">Biochemical and microbial changes reveal how aerobic pre-treatment impacts anaerobic biodegradability of food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fisgativa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Tremier</w:t>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 263, pp.425 - 436. </w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.119-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.04.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829450v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the anaerobic biodegradability of food waste: Relationship between the typological, biochemical and microbial characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216, pp.553-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2686,51 +2686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the variability of food waste quality: A need for efficient valorisation through anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3142,489 +3142,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos du dossier Traiter les déchets organiques : performances techniques et environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of a device for the measurement of free air space and air permeability in solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (4), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2013.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607414v1</w:t>
+                <w:t xml:space="preserve">hal-02598733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradability of Municipal Organic Waste: A Respirometric Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.K. Adhikari</w:t>
+                <w:t xml:space="preserve">La méthanisation en milieu rural et ses perspectives de développement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, p. 6 - p. 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9135-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02597671v1</w:t>
+                <w:t xml:space="preserve">hal-00873323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a device for the measurement of free air space and air permeability in solid waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos du dossier Traiter les déchets organiques : performances techniques et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02598733v1</w:t>
+                <w:t xml:space="preserve">hal-02607414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation en milieu rural et ses perspectives de développement en France</w:t>
+                <w:t xml:space="preserve">Biodegradability of Municipal Organic Waste: A Respirometric Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Béline</w:t>
+                <w:t xml:space="preserve">B.K. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Guen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12, p. 6 - p. 13. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.331-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873323v1</w:t>
+                <w:t xml:space="preserve">hal-02597671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact des quantités compostées en habitat individuel sur les ordures ménagères collectées par la collectivité</w:t>
               </w:r>
@@ -3692,90 +3692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas emissions as influenced by home composting system configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,771 +3807,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of five Montreal West Island home composters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.K. Adhikari</w:t>
+                <w:t xml:space="preserve">The impact of compaction, moisture content, particle size and type of bulking agent on initial physical properties of sludge-bulking agent mixtures before composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Barrington</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (21), pp.2383-2393</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.428-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598500v1</w:t>
+                <w:t xml:space="preserve">hal-02597027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of compaction, moisture content, particle size and type of bulking agent on initial physical properties of sludge-bulking agent mixtures before composting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
+                <w:t xml:space="preserve">Home composting of organic waste : Part. 1 Effect of home composter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.03.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3-6), pp.417-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJETM.2012.049238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955724v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of compaction, moisture content, particle size and type of bulking agent on initial physical properties of sludge-bulking agent mixtures before composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 114, pp.428-436</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, vol. 114, pp. 428-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597027v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home composting of organic waste : Part. 1 Effect of home composter design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Home composting of organic waste: Part. 2 Effect of management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (3-6), pp.417-437. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 15 (3-6), pp.438-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJETM.2012.049239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJETM.2012.049238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02597657v1</w:t>
+                <w:t xml:space="preserve">hal-02597658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives pour le développement de la méthanisation agricole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, p. 34 - p. 43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.7.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home composting of organic waste: Part. 2 Effect of management practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Performance of five Montreal West Island home composters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (21), pp.2383-2393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJETM.2012.049239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02597658v1</w:t>
+                <w:t xml:space="preserve">hal-02598500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Solid Digestates: Part 2, Assessment of the Quality and Suitability for Composting of Six Digested Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4616,1186 +4616,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive quantification of water gradient in sludge composting with Magnetic Resonance Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Quellec</w:t>
+                <w:t xml:space="preserve">Characterization of Solid Digestates: Part 1, Review of Existing Indicators to Assess Solid Digestates Agricultural Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.43-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593165v1</w:t>
+                <w:t xml:space="preserve">hal-02594425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home and community composting for on-site treatment of urban organic waste : perspective for Europe and Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benu Adhikari</w:t>
+                <w:t xml:space="preserve">Compost mixture influence of interactive physical parameters on microbial kinetics and substrate fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Téglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734242X10373801⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (8-9), p. 1464 - p. 1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677364v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compost mixture influence of interactive physical parameters on microbial kinetics and substrate fractionation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mohajer</w:t>
+                <w:t xml:space="preserve">Compostage domestique : comment convaincre l'usager et l'aider dans sa pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Resse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Téglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement &amp; Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 293, pp.29-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600657v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Solid Digestates: Part 1, Review of Existing Indicators to Assess Solid Digestates Agricultural Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
+                <w:t xml:space="preserve">Non-destructive quantification of water gradient in sludge composting with Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Martel</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.610-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594425v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compostage domestique : comment convaincre l'usager et l'aider dans sa pratique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Resse</w:t>
+                <w:t xml:space="preserve">Home and community composting for on-site treatment of urban organic waste : perspective for Europe and Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benu Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement &amp; Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (11), p. 1039 - p. 1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242X10373801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594426v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to characterize the influence of air distribution on the composting treatment: monitoring of the thermal fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of initial physical characteristics on sludge compost performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Nest Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (15), p. 3751 - p. 3758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455616v1</w:t>
+                <w:t xml:space="preserve">hal-00455552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial oxygen uptake in sludge as influenced by compost physical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mohajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (8), p. 2257 - p. 2267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial physical characteristics on sludge compost performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to characterize the influence of air distribution on the composting treatment: monitoring of the thermal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Barrington</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Nest Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2), p. 172 - p. 180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455552v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biodégradabilité des déchets et des composts par respirométrie. Applications opérationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Druilhe</w:t>
+                <w:t xml:space="preserve">Application du nouveau test respirométrique BIODEC à différents mélanges de déchets organiques à composter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Guardia</w:t>
+                <w:t xml:space="preserve">A. Huyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berthe</w:t>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 5, pp.44-57</w:t>
+              <w:t xml:space="preserve">, 2007, 5, pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589338v1</w:t>
+                <w:t xml:space="preserve">hal-02589226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du nouveau test respirométrique BIODEC à différents mélanges de déchets organiques à composter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la biodégradabilité des déchets et des composts par respirométrie. Applications opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 5, pp.58-66</w:t>
+              <w:t xml:space="preserve">, 2007, 5, pp.44-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589226v1</w:t>
+                <w:t xml:space="preserve">hal-02589338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a respirometer and a pycnometer, to study the biodegradability of solid organic wastes during composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5803,51 +5803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 97 (1), pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5885,51 +5885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de stabilisation de la matière organique au cours du compostage et indicateurs de stabilité des composts : analyse critique et perspectives d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5961,256 +5961,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the airflow rate on heat and mass transfers during sewage sludge and bulking agent composting</w:t>
+                <w:t xml:space="preserve">A respirometric method for characterising the organic composition and biodegradation kinetics and the temperature influence on the biodegradation kinetics, or a mixture of sludge and bulking agent to be co-composted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26 (10), pp.1137-1149</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (2, spécial RAMIRAN'02), pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586990v1</w:t>
+                <w:t xml:space="preserve">hal-02583616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A respirometric method for characterising the organic composition and biodegradation kinetics and the temperature influence on the biodegradation kinetics, or a mixture of sludge and bulking agent to be co-composted</w:t>
+                <w:t xml:space="preserve">Influence of the airflow rate on heat and mass transfers during sewage sludge and bulking agent composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 96 (2, spécial RAMIRAN'02), pp.169-180</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (10), pp.1137-1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583616v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6697,398 +6697,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioproduits à partir de déchets et résidus : Quelles considérations pour construire des filières de valorisation ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GDR DUMBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731428v1</w:t>
+                <w:t xml:space="preserve">hal-04199185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioproduits à partir de déchets et résidus : Quelles considérations pour construire des filières de valorisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GDR DUMBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199185v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biochar on nitrogen losses during digestate composting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility of decentralised biowaste management through micro anaerobic digestion: demonstration in the H2020 decisive project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Degueurce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2022 - 9th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731432v1</w:t>
+                <w:t xml:space="preserve">hal-04731430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of decentralised biowaste management through micro anaerobic digestion: demonstration in the H2020 decisive project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of biochar on nitrogen losses during digestate composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Vieira Firmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2022 - 9th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731430v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des biodéchets en milieu urbain et entomoconversion</w:t>
               </w:r>
@@ -7156,64 +7156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept-Dig, outil d’aide à la conception de filière pour la valorisation agronomique des digestats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,51 +7307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,51 +7514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of food waste characteristics variations on treatability through an-aerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7819,410 +7819,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité agronomique des digestats : impact de leur retour au sol. Bilan du programme DIVA : 2010-2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Laville</w:t>
+                <w:t xml:space="preserve">Temporal and spatial distribution of organic waste physical properties along composting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Nationale sur le biogaz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.17</w:t>
+              <w:t xml:space="preserve">9th Conference on Organic Resources and Biological Treatment, ORBIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605777v1</w:t>
+                <w:t xml:space="preserve">hal-02605454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of biogas digestates in agriculture, effects on N2O soil emissions: laboratory characterizations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digestates main characteristics and residual biodegradability: influence of waste origin and management of the digestion plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daumoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Experimental databases and model of N2O emissions by croplands do we have what is needed to explore mitigation options?" Workshop GRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ORBIT14, 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605771v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of nitrogen along digestate post-processing : impact on agronomic value and environmental assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the composting parameters as a post-treatment of digestates of organic fraction of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.936-947</w:t>
+              <w:t xml:space="preserve">ORBIT Conference Hungary 2014, 9th Conference on Organic Resources and Biological Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gödöllő, Hungary. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757371v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biochemical composition of organic resources and prediction of their biodegradation behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8264,2068 +8234,2098 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 14, 5th International Conference for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janairo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial distribution of organic waste physical properties along composting process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Huet</w:t>
+                <w:t xml:space="preserve">Qualité agronomique des digestats : impact de leur retour au sol. Bilan du programme DIVA : 2010-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Organic Resources and Biological Treatment, ORBIT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.14</w:t>
+              <w:t xml:space="preserve">Rencontre Nationale sur le biogaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605454v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the composting parameters as a post-treatment of digestates of organic fraction of municipal solid waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. de Guardia</w:t>
+                <w:t xml:space="preserve">Valorization of biogas digestates in agriculture, effects on N2O soil emissions: laboratory characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT Conference Hungary 2014, 9th Conference on Organic Resources and Biological Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gödöllő, Hungary. pp.18</w:t>
+              <w:t xml:space="preserve">Workshop on "Experimental databases and model of N2O emissions by croplands do we have what is needed to explore mitigation options?" Workshop GRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605823v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestates main characteristics and residual biodegradability: influence of waste origin and management of the digestion plant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fate of nitrogen along digestate post-processing : impact on agronomic value and environmental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT14, 9th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.13</w:t>
+              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.936-947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602457v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composting as digestate post-treatment: composting behaviour and gaseous emissions of three types of digestate compared to non-digested waste</w:t>
+                <w:t xml:space="preserve">Origine et post-traitements des digestats : impact sur la dynamique de l’azote et sur la valeur fertilisante azotée et amendante des produits finaux - Résultats du projet DIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910960v1</w:t>
+                <w:t xml:space="preserve">hal-02598996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microalgae process to recycle nutrients (N and P) from digestate: effect of the influent color</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Tremier</w:t>
+                <w:t xml:space="preserve">Characterization of digestates: do they fit with soil improvers or fertilisers standards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daumoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement et Grandes Cultures (1091)., Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746545v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-treatment of digestate from farm and collective biogas plants : What about eco-efficiency and nutrient recycling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seghetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiken Thomsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science for the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Aarhus, Denmark. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et post-traitements des digestats : impact sur la dynamique de l’azote et sur la valeur fertilisante azotée et amendante des produits finaux - Résultats du projet DIVA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les digestats de méthanisation : quelles sont les connaissances actuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.20</w:t>
+              <w:t xml:space="preserve">Colloque AMORCE "Transition énergétique : quelle place pour les déchets?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rouen, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598996v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of digestates: do they fit with soil improvers or fertilisers standards?</w:t>
+                <w:t xml:space="preserve">Characterization of digestates: agronomic value and residual biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
+              <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923334v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les digestats de méthanisation : quelles sont les connaissances actuelles ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composting as digestate post-treatment: composting behaviour and gaseous emissions of three types of digestate compared to non-digested waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daumoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Corrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AMORCE "Transition énergétique : quelle place pour les déchets?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rouen, France. pp.13</w:t>
+              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605827v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of digestates: agronomic value and residual biodegradability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+                <w:t xml:space="preserve">Development of a microalgae process to recycle nutrients (N and P) from digestate: effect of the influent color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement et Grandes Cultures (1091)., Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598942v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of organic waste home composting</w:t>
+                <w:t xml:space="preserve">Supply of methods and data for municipalities wishing to set collective composting projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Adhikari</w:t>
+                <w:t xml:space="preserve">C. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.9</w:t>
+              <w:t xml:space="preserve">8th International Conference ORBIT: Global assessment for organic resources and waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597662v1</w:t>
+                <w:t xml:space="preserve">hal-02605570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composting of anaerobic digestion residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
+                <w:t xml:space="preserve">Large scale composting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">ORBIT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597659v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of home-composting practices on the quantity of collected waste</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large scale composting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
+              <w:t xml:space="preserve">8th International Conference ORBIT2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597663v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply of methods and data for municipalities wishing to set collective composting projets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. de Guardia</w:t>
+                <w:t xml:space="preserve">Provision of a web tool on bio-waste prevention for local authorities in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gailard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Le Saos</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference ORBIT: Global assessment for organic resources and waste management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
+              <w:t xml:space="preserve">ORBIT2012 Global assessment for organic resources and waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605570v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale composting model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
+                <w:t xml:space="preserve">Impact assessment of home-composting practices on the quantity of collected waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Resse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBIT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.9</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597661v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale composting model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of organic waste home composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference ORBIT2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp. 1-8</w:t>
+              <w:t xml:space="preserve">ORBIT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925446v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provision of a web tool on bio-waste prevention for local authorities in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Galon</w:t>
+                <w:t xml:space="preserve">Composting of anaerobic digestion residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT2012 Global assessment for organic resources and waste management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.6</w:t>
+              <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597660v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of compaction, moisture content and particle size on initial physical properties of organic solid wastes before composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Solid Waste Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Philadelphia, United States. pp.16-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10344,718 +10344,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of waste physical preparation on biodegradability and behaviour during composting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
+                <w:t xml:space="preserve">Respirometry, chemical and microbial community analysis of solid waste aerobic biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference ORBIT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594434v1</w:t>
+                <w:t xml:space="preserve">hal-02594433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of anaerobic digestion residues: assessment of their biodegradability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Study of the feasibility of composting treatment for anaerobic digestion solid residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 3rd International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beijing, pp.7</w:t>
+              <w:t xml:space="preserve">7th International Conference ORBIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594431v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site treatment of urban organic waste using home composting bins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Greenhouse gas and sanitary issues for onsite treatment of urban organic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 3rd International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beijing, pp.7</w:t>
+              <w:t xml:space="preserve">International conference ORBIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594429v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the feasibility of composting treatment for anaerobic digestion solid residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Valorisation of anaerobic digestion residues: assessment of their biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference ORBIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
+              <w:t xml:space="preserve">WasteEng 3rd International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beijing, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594430v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas and sanitary issues for onsite treatment of urban organic waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">On-site treatment of urban organic waste using home composting bins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference ORBIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
+              <w:t xml:space="preserve">WasteEng 3rd International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beijing, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594428v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirometry, chemical and microbial community analysis of solid waste aerobic biodegradation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dufourcq</w:t>
+                <w:t xml:space="preserve">Influence of waste physical preparation on biodegradability and behaviour during composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference ORBIT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.9</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594433v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study of solid waste aerobic biodegradation kinetics: coupling of specific chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11087,502 +11087,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the composting treatment of sludge mixed with bulking agents: Influence of the initial characteristics of the mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sludge composting : influence of the waste physical preparation on initial free air space, air permeability and specific surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Radigois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference ORBIT 2008 - Moving Organic Waste Recycling Towards Resource Management and Biobased Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Wageningen, Netherlands. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590904v1</w:t>
+                <w:t xml:space="preserve">hal-02591465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to characterize the influence of air distribution on the composting treatment: monitoring of the thermal fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Use of a gas tracing method to diagnose the aeration system in a large scale composting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference ORBIT 2008 - Moving Organic Waste Recycling Towards Resource Management and Biobased Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Wageningen, Netherlands. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590905v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sludge composting : influence of the waste physical preparation on initial free air space, air permeability and specific surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
+                <w:t xml:space="preserve">A method to characterize the influence of air distribution on the composting treatment: monitoring of the thermal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference ORBIT 2008 - Moving Organic Waste Recycling Towards Resource Management and Biobased Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Wageningen, Netherlands. pp.12</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591465v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a gas tracing method to diagnose the aeration system in a large scale composting process</w:t>
+                <w:t xml:space="preserve">Improving the composting treatment of sludge mixed with bulking agents: Influence of the initial characteristics of the mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference ORBIT 2008 - Moving Organic Waste Recycling Towards Resource Management and Biobased Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Wageningen, Netherlands. pp.8</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591483v1</w:t>
+                <w:t xml:space="preserve">hal-02590904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wastes physical parameters on their biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11659,77 +11659,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
@@ -11758,90 +11758,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of gas flow on the treatment of organic wastes through a composting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTHERM 81, Reactive Heat Transfer in Porous Media, Albi, 4-6 Juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11879,51 +11879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management strategies for a forced-aerated composting process: use of a numerical model to predict and improve the treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11974,64 +11974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial application of a new respirometric test to different sludge and organic waste mixtures to be composted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12069,51 +12069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respirometry to follow the decline of biodegradability ans stabilisation of organic matter during a composting treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12121,51 +12121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème conférence internationale biological waste management, ORBIT 2006, Weimar, DEU, 13-15 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12203,64 +12203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biodégradabilitéé des déchets et composts par respirométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12324,51 +12324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the biodegradability of an organic waste thanks to a respirometric characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12400,273 +12400,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving composting treatment through modelling: conception of an in-vessel composting model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A respirometric method to study biodegradation kinetics of solid organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.239-242</w:t>
+              <w:t xml:space="preserve">First european university, Chemical and biological approaches in environment, Marseille, 6-10 September 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584254v1</w:t>
+                <w:t xml:space="preserve">hal-02583935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A respirometric method to study biodegradation kinetics of solid organic wastes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving composting treatment through modelling: conception of an in-vessel composting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First european university, Chemical and biological approaches in environment, Marseille, 6-10 September 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.239-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583935v1</w:t>
+                <w:t xml:space="preserve">hal-02584254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and mass transfers prediction thanks to gas flow RTD characterization during sewage sludge and bulking agent composting in a 300 liter pilot reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBIT 2003 4th international conference of ORBIT association on biological processing of organics : advances for sustainable society, Perth, AUS, 30 April - 2 May 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Australia. pp.721-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12704,51 +12704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A respirometric method to study biodegradation kinetics of mixed sludge and woody bulking agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13271,51 +13271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of the agronomic recovery of post-treated digestates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13379,77 +13379,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of digestates in France and of their agronomic value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13608,51 +13608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradation aérobie de déchets solides : caractérisation par couplage de méthodes d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14275,77 +14275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et transferts de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14383,51 +14383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradation de la matière organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14611,103 +14611,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de mesure de la perméabilité d'un milieu poreux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2923911. 2007, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14738,51 +14738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de compostage accéléré de déchets organiques en mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14845,51 +14845,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement par compostage des déchets organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14940,77 +14940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for determination of stability of composts and recycled organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource Recovery and Reuse in Organic Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.338-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15061,267 +15061,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERMINSITU. Dispositif et procédé de mesure in situ de la perméabilité à l'air d'un milieu poreux. Rapport final de projet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« GESTION DES SOUS-PRODUITS DE TOILETTES SECHES FAMILIALES : ETUDE SUR LE TRAITEMENT DES MATIERES PAR COMPOSTAGE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bon</w:t>
+                <w:t xml:space="preserve">Florent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Traverst</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.124</w:t>
+                <w:t xml:space="preserve">Stéphane Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toilettes Du Monde. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599698v1</w:t>
+                <w:t xml:space="preserve">hal-01803047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« GESTION DES SOUS-PRODUITS DE TOILETTES SECHES FAMILIALES : ETUDE SUR LE TRAITEMENT DES MATIERES PAR COMPOSTAGE »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PERMINSITU. Dispositif et procédé de mesure in situ de la perméabilité à l'air d'un milieu poreux. Rapport final de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Traverst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Oxarango</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01803047v1</w:t>
+                <w:t xml:space="preserve">hal-02599698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERMINSITU. Rapport d'avancement</w:t>
               </w:r>
@@ -15333,64 +15333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Traverst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15406,159 +15406,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECCOVAL. Vers un plus grand engagement des citoyens bretons dans la gestion de leurs déchets. Comment valoriser la pratique du compostage individuel et du compostage de proximité comme outil de gestion domestique des déchets ménagers</w:t>
+                <w:t xml:space="preserve">Home-made composts quality: methods of assessment and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.278</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597666v1</w:t>
+                <w:t xml:space="preserve">hal-02597665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-made composts quality: methods of assessment and results</w:t>
+                <w:t xml:space="preserve">ECCOVAL. Vers un plus grand engagement des citoyens bretons dans la gestion de leurs déchets. Comment valoriser la pratique du compostage individuel et du compostage de proximité comme outil de gestion domestique des déchets ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.36</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597665v1</w:t>
+                <w:t xml:space="preserve">hal-02597666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-made compost's quality: A review</w:t>
               </w:r>
@@ -15604,228 +15604,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'eau, de la porosité et de la surface spécifique dans les bioprocédés de traitement de déchets : applicabilité et apports d'une approche par RMN et IRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
+                <w:t xml:space="preserve">Etat de l'art du compostage domestique - Projet ECCOVAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Duval</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.45</w:t>
+                <w:t xml:space="preserve">C Greffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593164v1</w:t>
+                <w:t xml:space="preserve">hal-02592171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art du compostage domestique - Projet ECCOVAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'eau, de la porosité et de la surface spécifique dans les bioprocédés de traitement de déchets : applicabilité et apports d'une approche par RMN et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Greffeuille</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.65</w:t>
+                <w:t xml:space="preserve">J.M. Bouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592171v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of autoclaving on the rate of bioprocessing of waste : experimental trials with MSW</w:t>
               </w:r>
@@ -16004,151 +16004,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°2 : fin de calage du modèle et test de robustesse</w:t>
+                <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°1 : Fiabilité du modèle et calage des paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.64</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586854v1</w:t>
+                <w:t xml:space="preserve">hal-02584178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°1 : Fiabilité du modèle et calage des paramètres</w:t>
+                <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°2 : fin de calage du modèle et test de robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.75</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584178v1</w:t>
+                <w:t xml:space="preserve">hal-02586854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16500,51 +16500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02516-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.02.032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crestey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02204-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremier Anne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02841-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Angouria-Tsorochidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Seghetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamois Tr&#233;mier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thomsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaneeckhaute" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debled" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00630-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jaudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bareha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00683-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9452-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Adhikari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9135-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V345M1DT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Huet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benoist" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049238" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049239" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Duval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.09.045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X10373801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohajer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;glia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;non" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.03.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586990v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Saulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fontana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smia Raphael" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605454v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mikkelsen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghetta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598996v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597662v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597663v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Saos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quintard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Henon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597660v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gailard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Euzen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594434v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594431v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594429v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594428v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590905v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591465v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radigois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moretti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588302v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586289v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581792v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580985v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609926v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609925v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592293v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599698v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Traverst" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597666v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597665v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593164v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592171v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Greffeuille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587892v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588307v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587893v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586854v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584178v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02583043v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601437v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02516-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.02.032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crestey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02204-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremier Anne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02841-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Angouria-Tsorochidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Seghetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamois Tr&#233;mier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thomsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debled" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00630-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaneeckhaute" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jaudoin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bareha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00683-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9452-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V345M1DT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Adhikari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9135-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049238" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Huet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benoist" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049239" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohajer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;glia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.09.045" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X10373801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.03.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;non" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Saulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731428v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fontana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smia Raphael" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757371v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598996v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mikkelsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghetta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910960v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746545v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605570v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Saos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quintard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925446v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Henon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597660v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gailard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Euzen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597659v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594428v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594431v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594429v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591465v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radigois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moretti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588302v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586289v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583935v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581792v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580985v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609926v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609925v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592293v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Traverst" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597665v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597666v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592171v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Greffeuille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593164v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587892v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588307v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587893v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584178v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586854v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02583043v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601437v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>