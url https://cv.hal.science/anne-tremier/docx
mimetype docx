--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1035,343 +1035,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Coupling an Aerobic Pre-treatment Prior to a Solid-State Anaerobic Digestion of Food Waste</w:t>
+                <w:t xml:space="preserve">A review of mathematical models for composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fisgativa</w:t>
+                <w:t xml:space="preserve">Eric Walling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debled</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Trémier</w:t>
+                <w:t xml:space="preserve">Céline Vaneeckhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00630-z⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.379-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609214v1</w:t>
+                <w:t xml:space="preserve">hal-03137316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of mathematical models for composting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Walling</w:t>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Vaneeckhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03137316v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization method to construct micro-anaerobic digesters networks for decentralized biowaste treatment in urban and peri-urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of Coupling an Aerobic Pre-treatment Prior to a Solid-State Anaerobic Digestion of Food Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fisgativa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+                <w:t xml:space="preserve">Marie Debled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bioteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Trémier</w:t>
+                <w:t xml:space="preserve">Anne A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 243, pp.13. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.483-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00630-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609742v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Nitrogen Potential (BNP): A New Methodology to Estimate Nitrogen Transformations During Anaerobic Digestion of Organic Substrates</w:t>
               </w:r>
@@ -1702,73 +1702,85 @@
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 154, pp.298-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the fate of organic nitrogen during anaerobic digestion: Development of a bioaccessibility based ADM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bareha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1813,92 +1825,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 155, pp.487-487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical, biochemical and nutritional characterisation of 42 organic wastes and residues from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1907,595 +1931,595 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.1953-1962. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.06.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and prediction of organic nitrogen biodegradability during anaerobic digestion: A bioaccessibility approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bareha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 263, pp.425 - 436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.04.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and microbial changes reveal how aerobic pre-treatment impacts anaerobic biodegradability of food waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80, pp.119-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the anaerobic biodegradability of food waste: Relationship between the typological, biochemical and microbial characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188, pp.95-107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.11.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poubelle pleine de possibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 348, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic effect of leachate recirculation on batch mode solid state anaerobic digestion: Influence of recirculated volume, leachate to substrate ratio and recirculation periodicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2514,5604 +2538,5591 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216, pp.553-561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Origin and Post-treatment on Greenhouse Gas Emissions After Anaerobic Digestate Application to Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), pp.293-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-015-9452-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the variability of food waste quality: A need for efficient valorisation through anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50, pp.264-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Origin and Post-treatment on Greenhouse Gas Emissions After Anaerobic Digestate Application to Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), pp.293-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of organic waste aerobic biodegradation: A new way to correlate respiration kinetics and organic matter fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Gratteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36, pp.44 - 56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part b: Global assessment for organic resources and waste management ORBIT2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (3), pp.429-431. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-014-9304-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a device for the measurement of free air space and air permeability in solid waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Avant-propos du dossier Traiter les déchets organiques : performances techniques et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598733v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation en milieu rural et ses perspectives de développement en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradability of Municipal Organic Waste: A Respirometric Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Béline</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.02⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873323v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos du dossier Traiter les déchets organiques : performances techniques et environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of a device for the measurement of free air space and air permeability in solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (4), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2013.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607414v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradability of Municipal Organic Waste: A Respirometric Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.K. Adhikari</w:t>
+                <w:t xml:space="preserve">La méthanisation en milieu rural et ses perspectives de développement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9135-5⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, p. 6 - p. 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597671v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact des quantités compostées en habitat individuel sur les ordures ménagères collectées par la collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Resse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.50-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas emissions as influenced by home composting system configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 116, pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of compaction, moisture content, particle size and type of bulking agent on initial physical properties of sludge-bulking agent mixtures before composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 114, pp.428-436</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, vol. 114, pp. 428-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597027v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home composting of organic waste : Part. 1 Effect of home composter design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.K. Adhikari</w:t>
+                <w:t xml:space="preserve">The impact of compaction, moisture content, particle size and type of bulking agent on initial physical properties of sludge-bulking agent mixtures before composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Barrington</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.428-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597657v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of compaction, moisture content, particle size and type of bulking agent on initial physical properties of sludge-bulking agent mixtures before composting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
+                <w:t xml:space="preserve">Home composting of organic waste : Part. 1 Effect of home composter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.03.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3-6), pp.417-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJETM.2012.049238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955724v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home composting of organic waste: Part. 2 Effect of management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (3-6), pp.438-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJETM.2012.049239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives pour le développement de la méthanisation agricole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, p. 34 - p. 43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.7.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of five Montreal West Island home composters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (21), pp.2383-2393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Solid Digestates: Part 2, Assessment of the Quality and Suitability for Composting of Six Digested Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 211 (2), pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Solid Digestates: Part 1, Review of Existing Indicators to Assess Solid Digestates Agricultural Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
+                <w:t xml:space="preserve">Compost mixture influence of interactive physical parameters on microbial kinetics and substrate fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Martel</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Téglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (8-9), p. 1464 - p. 1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594425v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compost mixture influence of interactive physical parameters on microbial kinetics and substrate fractionation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mohajer</w:t>
+                <w:t xml:space="preserve">Characterization of Solid Digestates: Part 1, Review of Existing Indicators to Assess Solid Digestates Agricultural Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Téglia</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.43-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600657v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compostage domestique : comment convaincre l'usager et l'aider dans sa pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Resse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement &amp; Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 293, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive quantification of water gradient in sludge composting with Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (4), pp.610-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home and community composting for on-site treatment of urban organic waste : perspective for Europe and Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benu Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (11), p. 1039 - p. 1053. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242X10373801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial physical characteristics on sludge compost performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial oxygen uptake in sludge as influenced by compost physical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.01.009⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (8), p. 2257 - p. 2267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455552v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial oxygen uptake in sludge as influenced by compost physical parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of initial physical characteristics on sludge compost performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.03.017⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (15), p. 3751 - p. 3758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455553v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to characterize the influence of air distribution on the composting treatment: monitoring of the thermal fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Nest Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (2), p. 172 - p. 180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du nouveau test respirométrique BIODEC à différents mélanges de déchets organiques à composter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Mesure de la biodégradabilité des déchets et des composts par respirométrie. Applications opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 5, pp.58-66</w:t>
+              <w:t xml:space="preserve">, 2007, 5, pp.44-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589226v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biodégradabilité des déchets et des composts par respirométrie. Applications opérationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Coupling a respirometer and a pycnometer, to study the biodegradability of solid organic wastes during composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5, pp.44-57</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (1), pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589338v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a respirometer and a pycnometer, to study the biodegradability of solid organic wastes during composting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Massiani</w:t>
+                <w:t xml:space="preserve">Application du nouveau test respirométrique BIODEC à différents mélanges de déchets organiques à composter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 97 (1), pp.75-88</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589083v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de stabilisation de la matière organique au cours du compostage et indicateurs de stabilité des composts : analyse critique et perspectives d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10, pp.105-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A respirometric method for characterising the organic composition and biodegradation kinetics and the temperature influence on the biodegradation kinetics, or a mixture of sludge and bulking agent to be co-composted</w:t>
+                <w:t xml:space="preserve">Influence of the airflow rate on heat and mass transfers during sewage sludge and bulking agent composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 96 (2, spécial RAMIRAN'02), pp.169-180</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (10), pp.1137-1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583616v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the airflow rate on heat and mass transfers during sewage sludge and bulking agent composting</w:t>
+                <w:t xml:space="preserve">A respirometric method for characterising the organic composition and biodegradation kinetics and the temperature influence on the biodegradation kinetics, or a mixture of sludge and bulking agent to be co-composted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26 (10), pp.1137-1149</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (2, spécial RAMIRAN'02), pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586990v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochar on nitrogen dynamic to regulate ammonia and nitrous oxide emissions during composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elviliana Elviliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International RAMIRAN conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of co-substrates characteristics on nitrogen emissions during sewage sludge composting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local recovery of food waste: Opportunity for the development of a solid-state micro-AD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Saulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Degueurce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2024 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731419v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local recovery of food waste: Opportunity for the development of a solid-state micro-AD process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of co-substrates characteristics on nitrogen emissions during sewage sludge composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2024 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), Japan</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731415v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar action on nitrogen cycle along composting: a key to reduce nitrogen emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Vieira Firmino Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMIRAN2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioproduits à partir de déchets et résidus : Quelles considérations pour construire des filières de valorisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GDR DUMBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199185v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioproduits à partir de déchets et résidus : Quelles considérations pour construire des filières de valorisation ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GDR DUMBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731428v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of decentralised biowaste management through micro anaerobic digestion: demonstration in the H2020 decisive project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of biochar on nitrogen losses during digestate composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Vieira Firmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2022 - 9th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731430v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biochar on nitrogen losses during digestate composting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility of decentralised biowaste management through micro anaerobic digestion: demonstration in the H2020 decisive project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Degueurce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2022 - 9th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731432v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des biodéchets en milieu urbain et entomoconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smia Raphael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire « Insect4City n°2 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erwan Engel, Mar 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept-Dig, outil d’aide à la conception de filière pour la valorisation agronomique des digestats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wallrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation - JRI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Stability in Agricultural And Urban Full-Scale Anaerobic Digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orbit 2016, Organic Resources and Biological Treatment, 10 th International Conference on “Circular Economy and Organic Waste”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Heraklion, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Nitrogen Along Solid Waste Aerobic Biodegradation: Assumptions for composting modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gratteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menasseri Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orbit 2016, Organic Resources and Biological Treatment, 10 th International Conference on “Circular Economy and Organic Waste”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Heraklion, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of food waste characteristics variations on treatability through an-aerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fisgativa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference: Rural-Urban Symbiosis, RAMIRAN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a composting model to predict and manage gaseous emissions and quality of compost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menasseri Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference: Rural-Urban Symbiosis, RAMIRAN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des digestats de méthanisation : effet sur les cycles du carbone et de l’azote dans le sol et conséquences environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées recherche et industrie. Biogaz Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Rennes, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial distribution of organic waste physical properties along composting process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of biochemical composition of organic resources and prediction of their biodegradation behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gratteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menasseri Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Organic Resources and Biological Treatment, ORBIT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.14</w:t>
+              <w:t xml:space="preserve">WasteEng 14, 5th International Conference for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janairo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605454v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestates main characteristics and residual biodegradability: influence of waste origin and management of the digestion plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and spatial distribution of organic waste physical properties along composting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Saint Cast</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT14, 9th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.13</w:t>
+              <w:t xml:space="preserve">9th Conference on Organic Resources and Biological Treatment, ORBIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602457v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the composting parameters as a post-treatment of digestates of organic fraction of municipal solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,312 +8167,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biochemical composition of organic resources and prediction of their biodegradation behaviour</w:t>
+                <w:t xml:space="preserve">Digestates main characteristics and residual biodegradability: influence of waste origin and management of the digestion plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daumoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Denes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Menasseri Aubry</w:t>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 14, 5th International Conference for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janairo, Brazil</w:t>
+              <w:t xml:space="preserve">ORBIT14, 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gödöllo, Hungary. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602456v1</w:t>
+                <w:t xml:space="preserve">hal-02602457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité agronomique des digestats : impact de leur retour au sol. Bilan du programme DIVA : 2010-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Houot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amira Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Nationale sur le biogaz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of biogas digestates in agriculture, effects on N2O soil emissions: laboratory characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8476,4325 +8500,4325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Experimental databases and model of N2O emissions by croplands do we have what is needed to explore mitigation options?" Workshop GRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of nitrogen along digestate post-processing : impact on agronomic value and environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.936-947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et post-traitements des digestats : impact sur la dynamique de l’azote et sur la valeur fertilisante azotée et amendante des produits finaux - Résultats du projet DIVA</w:t>
+                <w:t xml:space="preserve">Post-treatment of digestate from farm and collective biogas plants : What about eco-efficiency and nutrient recycling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seghetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.20</w:t>
+              <w:t xml:space="preserve">Science for the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aarhus, Denmark. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598996v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of digestates: do they fit with soil improvers or fertilisers standards?</w:t>
+                <w:t xml:space="preserve">Origine et post-traitements des digestats : impact sur la dynamique de l’azote et sur la valeur fertilisante azotée et amendante des produits finaux - Résultats du projet DIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Picard</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923334v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-treatment of digestate from farm and collective biogas plants : What about eco-efficiency and nutrient recycling?</w:t>
+                <w:t xml:space="preserve">Characterization of digestates: do they fit with soil improvers or fertilisers standards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daumoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Aarhus, Denmark. pp.17</w:t>
+              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598995v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les digestats de méthanisation : quelles sont les connaissances actuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AMORCE "Transition énergétique : quelle place pour les déchets?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rouen, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of digestates: agronomic value and residual biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composting as digestate post-treatment: composting behaviour and gaseous emissions of three types of digestate compared to non-digested waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Corrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a microalgae process to recycle nutrients (N and P) from digestate: effect of the influent color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement et Grandes Cultures (1091)., Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply of methods and data for municipalities wishing to set collective composting projets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. de Guardia</w:t>
+                <w:t xml:space="preserve">Impact assessment of home-composting practices on the quantity of collected waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Resse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference ORBIT: Global assessment for organic resources and waste management</w:t>
+              <w:t xml:space="preserve">ORBIT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605570v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale composting model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
+                <w:t xml:space="preserve">Provision of a web tool on bio-waste prevention for local authorities in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gailard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Martel</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.9</w:t>
+              <w:t xml:space="preserve">ORBIT2012 Global assessment for organic resources and waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597661v1</w:t>
+                <w:t xml:space="preserve">hal-02597660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale composting model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Martel</w:t>
+                <w:t xml:space="preserve">Supply of methods and data for municipalities wishing to set collective composting projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference ORBIT2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp. 1-8</w:t>
+              <w:t xml:space="preserve">8th International Conference ORBIT: Global assessment for organic resources and waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925446v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provision of a web tool on bio-waste prevention for local authorities in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Galon</w:t>
+                <w:t xml:space="preserve">Large scale composting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lopes</w:t>
+                <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT2012 Global assessment for organic resources and waste management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.6</w:t>
+              <w:t xml:space="preserve">ORBIT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597660v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of home-composting practices on the quantity of collected waste</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large scale composting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
+              <w:t xml:space="preserve">8th International Conference ORBIT2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597663v1</w:t>
+                <w:t xml:space="preserve">hal-00925446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of organic waste home composting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Adhikari</w:t>
+                <w:t xml:space="preserve">Composting of anaerobic digestion residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Barrington</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBIT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.9</w:t>
+              <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597662v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composting of anaerobic digestion residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
+                <w:t xml:space="preserve">Optimization of organic waste home composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Martel</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">ORBIT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597659v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of compaction, moisture content and particle size on initial physical properties of organic solid wastes before composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Solid Waste Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Philadelphia, United States. pp.16-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirometry, chemical and microbial community analysis of solid waste aerobic biodegradation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dufourcq</w:t>
+                <w:t xml:space="preserve">Valorisation of anaerobic digestion residues: assessment of their biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference ORBIT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.9</w:t>
+              <w:t xml:space="preserve">WasteEng 3rd International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beijing, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594433v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the feasibility of composting treatment for anaerobic digestion solid residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
+                <w:t xml:space="preserve">On-site treatment of urban organic waste using home composting bins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Martel</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference ORBIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
+              <w:t xml:space="preserve">WasteEng 3rd International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beijing, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594430v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas and sanitary issues for onsite treatment of urban organic waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Adhikari</w:t>
+                <w:t xml:space="preserve">Study of the feasibility of composting treatment for anaerobic digestion solid residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Barrington</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference ORBIT</w:t>
+              <w:t xml:space="preserve">7th International Conference ORBIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594428v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of anaerobic digestion residues: assessment of their biodegradability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
+                <w:t xml:space="preserve">Greenhouse gas and sanitary issues for onsite treatment of urban organic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Martel</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 3rd International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beijing, pp.7</w:t>
+              <w:t xml:space="preserve">International conference ORBIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594431v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site treatment of urban organic waste using home composting bins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Adhikari</w:t>
+                <w:t xml:space="preserve">Respirometry, chemical and microbial community analysis of solid waste aerobic biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Barrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 3rd International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beijing, pp.7</w:t>
+              <w:t xml:space="preserve">7th International Conference ORBIT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594429v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of waste physical preparation on biodegradability and behaviour during composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference ORBIT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study of solid waste aerobic biodegradation kinetics: coupling of specific chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sardinia 2009, Twelth international Waste management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sludge composting : influence of the waste physical preparation on initial free air space, air permeability and specific surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Improving the composting treatment of sludge mixed with bulking agents: Influence of the initial characteristics of the mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference ORBIT 2008 - Moving Organic Waste Recycling Towards Resource Management and Biobased Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Wageningen, Netherlands. pp.12</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591465v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a gas tracing method to diagnose the aeration system in a large scale composting process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to characterize the influence of air distribution on the composting treatment: monitoring of the thermal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference ORBIT 2008 - Moving Organic Waste Recycling Towards Resource Management and Biobased Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Wageningen, Netherlands. pp.8</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591483v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to characterize the influence of air distribution on the composting treatment: monitoring of the thermal fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hénon</w:t>
+                <w:t xml:space="preserve">Sludge composting : influence of the waste physical preparation on initial free air space, air permeability and specific surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Radigois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference ORBIT 2008 - Moving Organic Waste Recycling Towards Resource Management and Biobased Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Wageningen, Netherlands. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590905v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the composting treatment of sludge mixed with bulking agents: Influence of the initial characteristics of the mixture</w:t>
+                <w:t xml:space="preserve">Use of a gas tracing method to diagnose the aeration system in a large scale composting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Teglia</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference ORBIT 2008 - Moving Organic Waste Recycling Towards Resource Management and Biobased Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Wageningen, Netherlands. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590904v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wastes physical parameters on their biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing gaseous emissions during sludge composting: influence of the physical structure of the mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation (WasteEng'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of gas flow on the treatment of organic wastes through a composting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTHERM 81, Reactive Heat Transfer in Porous Media, Albi, 4-6 Juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management strategies for a forced-aerated composting process: use of a numerical model to predict and improve the treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International conference biological waste management from local global, Weimar, DEU, 13-15 september 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.203-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial application of a new respirometric test to different sludge and organic waste mixtures to be composted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conférence Biological Waste Management from local global, Weimar, DEU, 13-15 september 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respirometry to follow the decline of biodegradability ans stabilisation of organic matter during a composting treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème conférence internationale biological waste management, ORBIT 2006, Weimar, DEU, 13-15 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biodégradabilitéé des déchets et composts par respirométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Guardia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation et maîtrise environnementale des procédés de compostage, 4 octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the biodegradability of an organic waste thanks to a respirometric characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International conference on engineering for waste treatment, beneficial waste and by-products, Albi, 17-19 May 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A respirometric method to study biodegradation kinetics of solid organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First european university, Chemical and biological approaches in environment, Marseille, 6-10 September 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving composting treatment through modelling: conception of an in-vessel composting model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.239-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and mass transfers prediction thanks to gas flow RTD characterization during sewage sludge and bulking agent composting in a 300 liter pilot reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBIT 2003 4th international conference of ORBIT association on biological processing of organics : advances for sustainable society, Perth, AUS, 30 April - 2 May 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Australia. pp.721-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A respirometric method to study biodegradation kinetics of mixed sludge and woody bulking agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ramiran 2002 - FAO: 10th international conference on management strategies for organic waste use in agriculture, Strbske Pleso, SVK, 14-18 mai 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Slovakia. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12804,51 +12828,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of greenhouse gas and ammoniac emissions during sewage sludge composting: a statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12877,100 +12901,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMIRAN2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'écoconception contribue-t-elle à l'économie circulaire ? Cas des filières de valorisation des déchets organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12985,674 +13009,674 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Thématique Annuel Réseau EcoSD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; An experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of the agronomic recovery of post-treated digestates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ramiran 2015, 16th International conference, Rural-urban Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of digestates in France and of their agronomic value</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dewatering properties of digestates: performances and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dieudé Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605773v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewatering properties of digestates: performances and variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Dieudé Fauvel</w:t>
+                <w:t xml:space="preserve">State of the art of digestates in France and of their agronomic value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605775v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradation aérobie de déchets solides : caractérisation par couplage de méthodes d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13667,51 +13691,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2009 "Matières organiques et environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13721,274 +13745,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Quae, 161 p., 2024, Hors collection, 978-2-7592-3895-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3895-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irstea, pp.70, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13998,596 +14022,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Assess Biological Transformation of Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérasimos Lyberatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.641-730, 2020, 978-3-030-35019-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et transferts de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et composts - Avancées scientifiques et techniques, Coordonnateur A. de Guardia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec et Doc Lavoisier, pp.111-143, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradation de la matière organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et composts - Avancées scientifiques et techniques, Coordonnateur A. de Guardia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec et Doc Lavoisier, pp.71-109, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des déchets - Chapitre 11 : Le compostage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, pp.407-461, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14597,231 +14621,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de mesure de la perméabilité d'un milieu poreux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2923911. 2007, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de compostage accéléré de déchets organiques en mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2859204. 2005, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14831,219 +14855,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement par compostage des déchets organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des problèmes environnementaux dans les industries agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.359-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for determination of stability of composts and recycled organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource Recovery and Reuse in Organic Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.338-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15053,1199 +15077,1199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« GESTION DES SOUS-PRODUITS DE TOILETTES SECHES FAMILIALES : ETUDE SUR LE TRAITEMENT DES MATIERES PAR COMPOSTAGE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toilettes Du Monde. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERMINSITU. Dispositif et procédé de mesure in situ de la perméabilité à l'air d'un milieu poreux. Rapport final de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Traverst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERMINSITU. Rapport d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Traverst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-made composts quality: methods of assessment and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECCOVAL. Vers un plus grand engagement des citoyens bretons dans la gestion de leurs déchets. Comment valoriser la pratique du compostage individuel et du compostage de proximité comme outil de gestion domestique des déchets ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-made compost's quality: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art du compostage domestique - Projet ECCOVAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'eau, de la porosité et de la surface spécifique dans les bioprocédés de traitement de déchets : applicabilité et apports d'une approche par RMN et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.65</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592171v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'eau, de la porosité et de la surface spécifique dans les bioprocédés de traitement de déchets : applicabilité et apports d'une approche par RMN et IRM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat de l'art du compostage domestique - Projet ECCOVAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.45</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Greffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593164v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of autoclaving on the rate of bioprocessing of waste : experimental trials with MSW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse bibliographique : influence des carctéristiques physiques des déchets sur les processus de biodégradation et d'aération en compostage. ESPACE : Etude de l'influence de la structure physique des déchets et des processus d'aération sur la qualité du compostage et ses impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of autoclaving on the rate of bioprocessing of waste - Experimental trials with MSW autoclaved at 200°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°1 : Fiabilité du modèle et calage des paramètres</w:t>
+                <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°2 : fin de calage du modèle et test de robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.75</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584178v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°2 : fin de calage du modèle et test de robustesse</w:t>
+                <w:t xml:space="preserve">Calage et validation de l'outil de modélisation du traitement par compostage à l'échelle pilote. Rapport d'avancement n°1 : Fiabilité du modèle et calage des paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.64</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586854v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un traitement par compostage - Développement d'outils expérimentaux d'étude du procédé et conception du modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamois Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat biosciences de l'environnement, chimie et santé, Université de Provence Aix Marseille 1, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02583043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16255,105 +16279,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et optimiser un procédé au sein d'une filière de valorisation : application au compostage des déchets organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02601437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId383"/>
+      <w:footerReference w:type="default" r:id="rId385"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16500,51 +16524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02516-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.02.032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crestey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02204-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremier Anne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02841-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Angouria-Tsorochidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Seghetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamois Tr&#233;mier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thomsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debled" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00630-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaneeckhaute" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jaudoin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bareha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00683-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9452-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V345M1DT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Adhikari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9135-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049238" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Huet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benoist" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049239" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohajer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;glia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.09.045" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X10373801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.03.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;non" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Saulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731428v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fontana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smia Raphael" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757371v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598996v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mikkelsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghetta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910960v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746545v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605570v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Saos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quintard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925446v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Henon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597660v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gailard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Euzen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597659v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594428v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594431v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594429v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591465v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radigois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moretti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588302v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586289v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583935v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581792v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580985v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609926v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609925v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592293v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Traverst" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597665v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597666v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592171v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Greffeuille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593164v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587892v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588307v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587893v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584178v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586854v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02583043v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601437v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02516-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.02.032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crestey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02204-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremier Anne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02841-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Angouria-Tsorochidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Seghetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamois Tr&#233;mier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thomsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaneeckhaute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118478" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debled" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00630-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jaudoin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bareha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00683-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8GT9TRZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DTPLJNZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9452-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Adhikari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9135-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V345M1DT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Huet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benoist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049238" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2012.049239" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohajer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;glia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.09.045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X10373801" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.03.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;non" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583616v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Saulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731419v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fontana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smia Raphael" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602457v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;chaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mikkelsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghetta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Thomsen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598996v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gailard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Euzen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Saos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597661v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quintard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Henon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597659v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597662v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adhikari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596120v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594429v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594428v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594434v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590904v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591465v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radigois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591483v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590903v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moretti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590495v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588301v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588517v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586289v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584254v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581792v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580985v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731427v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607890v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609926v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600022v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591480v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587899v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587896v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599698v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Traverst" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598993v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597665v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597666v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597664v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593164v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592171v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Greffeuille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587892v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588307v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587893v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584178v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02583043v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601437v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>