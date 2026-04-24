--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -3467,217 +3467,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+                <w:t xml:space="preserve">Understanding and Simulation of Human Behaviors in areas affected by disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815698v1</w:t>
+                <w:t xml:space="preserve">halshs-02526589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Simulation of Human Behaviors in areas affected by disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+                <w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Resilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02526589v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'une démarche utilisant les ressorts du sensible dans l'analyse de la perception des changements de l'environnement</w:t>
               </w:r>
@@ -4381,199 +4381,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l'espace public à l'ère de l'image : la vie politique des formes</w:t>
+                <w:t xml:space="preserve">Artificialisation, controverses et trajectoires d'actions collectives. La prise en considération de la question climatique en situation controversée : l’exemple de deux communes littorales bretonnes, Gâvres et Guissény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Dudoulon. </w:t>
+              <w:t xml:space="preserve">François Bertrand; Laurence Rocher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet ou la boîte à usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.149-165, 2013, 978-2-336-00396-2</w:t>
+              <w:t xml:space="preserve">Les territoires face au changement climatique. Une première génération d’initiatives locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2013, EcoPolis, 978-2-87574-093-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978143v1</w:t>
+                <w:t xml:space="preserve">halshs-02826667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificialisation, controverses et trajectoires d'actions collectives. La prise en considération de la question climatique en situation controversée : l’exemple de deux communes littorales bretonnes, Gâvres et Guissény</w:t>
+                <w:t xml:space="preserve">Habiter l'espace public à l'ère de l'image : la vie politique des formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Bertrand; Laurence Rocher. </w:t>
+              <w:t xml:space="preserve">Serge Dudoulon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires face au changement climatique. Une première génération d’initiatives locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2013, EcoPolis, 978-2-87574-093-9</w:t>
+              <w:t xml:space="preserve">Internet ou la boîte à usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.149-165, 2013, 978-2-336-00396-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02826667v1</w:t>
+                <w:t xml:space="preserve">hal-00978143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5544,51 +5544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="224081E5"/>
+    <w:nsid w:val="A4BD04CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5692,51 +5692,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="417244E8"/>
+    <w:nsid w:val="1419B44D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="982A837B"/>
+    <w:nsid w:val="1DC15905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5988,51 +5988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D82664BD"/>
+    <w:nsid w:val="A9D16F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +6136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="89A26417"/>
+    <w:nsid w:val="AF192A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6284,51 +6284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A0340E07"/>
+    <w:nsid w:val="BFE5EF9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6432,51 +6432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6FF1BBDA"/>
+    <w:nsid w:val="F38B0B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6580,51 +6580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7E701E87"/>
+    <w:nsid w:val="3A9B0727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6832,51 +6832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-6296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26261457X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mission-europe-recherche.fr/fr/projets-laureats/marie-sklodowska-curie/pagens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/doctorat/ateliers-doctoraux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.com2sica.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-15-CE22-0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trial-lux.be/fr/projet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03553220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03553356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easst4s2020prague.org/accepted-open-panels-knowledge-theory-and-method/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cartotete2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01943502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01622219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038145ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Haziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-6296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26261457X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mission-europe-recherche.fr/fr/projets-laureats/marie-sklodowska-curie/pagens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/doctorat/ateliers-doctoraux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.com2sica.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-15-CE22-0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trial-lux.be/fr/projet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03553220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03553356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easst4s2020prague.org/accepted-open-panels-knowledge-theory-and-method/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cartotete2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01943502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01622219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038145ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Haziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>