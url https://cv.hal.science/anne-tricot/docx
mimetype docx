--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -3467,217 +3467,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Simulation of Human Behaviors in areas affected by disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+                <w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Resilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02526589v1</w:t>
+                <w:t xml:space="preserve">hal-01815698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+                <w:t xml:space="preserve">Understanding and Simulation of Human Behaviors in areas affected by disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815698v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'une démarche utilisant les ressorts du sensible dans l'analyse de la perception des changements de l'environnement</w:t>
               </w:r>
@@ -4034,217 +4034,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d'une enquête utilisant les ressorts du sensible pour l'analyse de la perception des changements de l'environnement : résultats et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating multi-stakeholder risk perceptions associated with coastal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur les représentations socio-cognitives de l'espace. Constitution du réseau Cartotête</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference of Environmental Psychology – Theories of change and social innovation in transitions towards sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01622219v1</w:t>
+                <w:t xml:space="preserve">hal-01943502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating multi-stakeholder risk perceptions associated with coastal flooding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimentation d'une enquête utilisant les ressorts du sensible pour l'analyse de la perception des changements de l'environnement : résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Environmental Psychology – Theories of change and social innovation in transitions towards sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Coruna, Spain</w:t>
+              <w:t xml:space="preserve">Journées sur les représentations socio-cognitives de l'espace. Constitution du réseau Cartotête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943502v1</w:t>
+                <w:t xml:space="preserve">halshs-01622219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4381,199 +4381,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificialisation, controverses et trajectoires d'actions collectives. La prise en considération de la question climatique en situation controversée : l’exemple de deux communes littorales bretonnes, Gâvres et Guissény</w:t>
+                <w:t xml:space="preserve">Habiter l'espace public à l'ère de l'image : la vie politique des formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Bertrand; Laurence Rocher. </w:t>
+              <w:t xml:space="preserve">Serge Dudoulon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires face au changement climatique. Une première génération d’initiatives locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2013, EcoPolis, 978-2-87574-093-9</w:t>
+              <w:t xml:space="preserve">Internet ou la boîte à usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.149-165, 2013, 978-2-336-00396-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02826667v1</w:t>
+                <w:t xml:space="preserve">hal-00978143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l'espace public à l'ère de l'image : la vie politique des formes</w:t>
+                <w:t xml:space="preserve">Artificialisation, controverses et trajectoires d'actions collectives. La prise en considération de la question climatique en situation controversée : l’exemple de deux communes littorales bretonnes, Gâvres et Guissény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Dudoulon. </w:t>
+              <w:t xml:space="preserve">François Bertrand; Laurence Rocher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet ou la boîte à usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.149-165, 2013, 978-2-336-00396-2</w:t>
+              <w:t xml:space="preserve">Les territoires face au changement climatique. Une première génération d’initiatives locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2013, EcoPolis, 978-2-87574-093-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978143v1</w:t>
+                <w:t xml:space="preserve">halshs-02826667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5544,51 +5544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4BD04CE"/>
+    <w:nsid w:val="91094A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5692,51 +5692,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1419B44D"/>
+    <w:nsid w:val="9B603588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DC15905"/>
+    <w:nsid w:val="53EDFA78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5988,51 +5988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A9D16F30"/>
+    <w:nsid w:val="FA7D0523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +6136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AF192A6C"/>
+    <w:nsid w:val="696BD14B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6284,51 +6284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BFE5EF9B"/>
+    <w:nsid w:val="7CCE36A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6432,51 +6432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F38B0B76"/>
+    <w:nsid w:val="B30A1F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6580,51 +6580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3A9B0727"/>
+    <w:nsid w:val="D355CF38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6832,51 +6832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-6296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26261457X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mission-europe-recherche.fr/fr/projets-laureats/marie-sklodowska-curie/pagens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/doctorat/ateliers-doctoraux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.com2sica.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-15-CE22-0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trial-lux.be/fr/projet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03553220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03553356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easst4s2020prague.org/accepted-open-panels-knowledge-theory-and-method/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cartotete2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01943502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01622219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038145ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Haziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8781-6296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26261457X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mission-europe-recherche.fr/fr/projets-laureats/marie-sklodowska-curie/pagens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/doctorat/ateliers-doctoraux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.com2sica.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-15-CE22-0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trial-lux.be/fr/projet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03553220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03553356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easst4s2020prague.org/accepted-open-panels-knowledge-theory-and-method/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cartotete2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01943502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01622219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038145ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Haziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02826667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>