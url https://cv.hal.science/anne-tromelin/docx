--- v3 (2026-05-24)
+++ v4 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Tromelin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3322-951X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150888414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&pli=1&user=gMy1fXYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-2722-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne TROMELIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tel : 03-80-69-35-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e-mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.tromelin@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des Sciences du Goût et de l’Alimentation, AgroSup Dijon, CNRS, INRAE, Université Bourgogne Franche-Comté, F-21000 Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRHCEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans l’équipe FFOPP du CSGA « Flaveur, Food Oral Processing et Perception » (T. Thomas-Danguin et Ch. Salles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des relations structure-activité et structure-propriété des molécules odorantes dans le but de comprendre les processus régissant la perception des odorants, et en particulier de la perception homogène des mélanges d’odorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application de la chémoinformatique à cette thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels Discovery Studio®, Catalyst® Cerius2®, Dragon, Cytoscape, XLStat, PHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinatrice du projet MULTIMIX </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(AAP ANR 2018, Nov 2018- Oct 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à l’AIC TransformON et au projet PO2 sur la hiérarchisation des termes concernant les propriétés sensorielles des aliments</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles scientifiques et communications : 36 publications dans des revues à comité de lecture international, 8 chapitres d’ouvrages, 9 articles de Proceedings, 7 communications orales, 55 posters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements depuis 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-direction avec K. Audouze (Université de Paris) de la thèse de Marylène Rugard (01/11/2019-31/10/2022) soutenue le 4 octobre 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Koensgen, M2 de Chémoinformatique de Strasbourg (26/01/2015-12/06/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charfedinne Ayed, post-doctorant (01/09/2011-31/08/2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de thèse de Yacine Merabtine (2007-2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation aux Groupements de Recherche « Odorant-Odeur-Olfaction » (GdR O3, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gdr-o3.cnrs.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et Chémoinformatique (GdR Chémoinformatique, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gdr-bigdatachim.cn.cnrs.fr/web/accueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; membre de la Société Française de Chémoinformatique (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://chidept.cn.cnrs.fr/SFCI/wordpress/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Referee pour ACS Chemical Neuroscience, Applied Sciences-Basel, Chemical Senses, Cosmetics, Dairy Science & Technology, Flavour and Fragrance Journal, Food Chemistry, Food Research International, Gigascience, Journal of Food Science, Mini-Reviews in Medicinal Chemistry, Nucleic Acids Research, RCS Advances, Trends in Analytical Chemistry. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONOLOGIE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 1993 – septembre 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectués dans le Groupe Technologie des Poudres à Usage Pharmaceutique, UFR Pharmacie de Dijon, Pr. Y. Pourcelot : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de l’aptitude à la dissolution de composés solides d’intérêt pharmaceutique et de la morphologie des surfaces en utilisant le concept de géométrie fractale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin *et al.*</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Dev. Ind. Pharm.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pharm. Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.**Int. J. Pharm.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Chimie Générale et Minérale à l’UFR Pharmacie de Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trois étudiants inscrits au DEA de Sciences de l’Alimentation, option Science des Aliment, Ecole Nationale Supérieure de Biologie Appliquée à la Nutrition et à l’Alimentation, Dijon :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Hautbout, juillet 1999, « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la cinétique de dissolution d’un excipient de type édulcorant en relation avec la morphologie des particules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Gnanou, DEA mention B, juillet 1995, « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat particulaire et dissolution : influence des paramètres taille et forme particulaire sur la dissolution. Etude sur des comprimés et différentes classes granulométriques d’acide orthoborique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Habillon, DEA mention AB, juillet 1994, « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation entre état particulaire et aptitude à la dissolution aqueuse de deux qualités commerciales d’acide borique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">octobre 1992 - septembre 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée Temporaire d'Enseignement et de Recherche, Faculté de Pharmacie de Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Chimie Générale, Travaux Pratiques de deuxième année (75 h). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectués à l’Institut Pasteur de Lille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de pseudo-peptides inhibiteurs non réductible de la trypanothione réductase.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.**Bioorg. Med. Chem. Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">juin 1990 - décembre 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur au Département d'Ingénierie et d'Etudes des Protéines, Centre d'Etudes de Saclay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et synthèse de peptides formulés sur la base des séquences de petites protéines d'origine animale impliquant des constructions moléculaires sur écran graphique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.**Tetrahedron Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mai 1989 - mai 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage post-doctoral dans le département de Recherches Précliniques, SANDOZ, Bâle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de peptides cycliques dérivés de la cyclosporine A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Wenger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al. Chimia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">juillet 1988 - avril 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage post-doctoral à l'Ecole Polytechnique Fédérale de Zürich*. Synthèse d'antagonistes cycliques de neuropeptides.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation par la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">octobre 1984 - juin 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préparation d'une thèse de Doctorat dans le Service de Chimie de la Section de Biologie de l'Institut Curie, financée par une bourse de la Ligue Nationale Française contre le Cancer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de dérivés du 2-nitrofurane portant un ou plusieurs cycles aromatiques accolés et diversement substitués. Etude, en collaboration avec des équipes de biologistes, des corrélations entre structures et activités de ces composés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur. J. Med. Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Ronto </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al. Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Castelain </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al. Mutation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 1982 - mars 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préparation d'une thèse de Docteur-Ingénieur au Laboratoire des Organoéléments, financée par une bourse DGRST de Chimie Analytique, Université P. et M. Curie Paris VI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de divers composés organiques phosphorés dans le but d'obtenir des hydroxy-alkylidènes diphosphonates. Etude de spectres RMN du phosphore.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus Sulfur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Burgada </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al. Phosphorus Sulfur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification pour les fonctions de Professeur des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sections CNU 39 (2004-2007) et 32 (2005-2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger les Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, soutenue le 13 octobre 1998.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat de l'Université P. et M. Curie Paris VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1988). Thèse soutenue le 14 mars 1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Docteur-Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université P. et M. Curie Paris VI ; Thèse soutenue le 4 mars 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Spectrochimie et Structure (AB), Université P. et M. Curie Paris VI 1981.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Ecole Supérieure de Chimie Organique et Minérale (ESCOM), Paris 1980.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pred-O3, a web server to predict molecules, olfactory receptors and odor relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Achebouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Murail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (W1), pp.W507-W512. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad029.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitter Odorants and Odorous Bitters: Toxicity and Human TAS2R Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Margulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii Ziaikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (23), pp.9051-9061. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c00592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the Classification and Pharmacophore Approaches to Understand Homogeneous Olfactory Perceptions at Peripheral Level: Focus on Two Aroma Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (10), pp.4028. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28104028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of artificial intelligence to decode the relationships between smell, olfactory receptors and small molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Achebouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18817. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23176-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell compounds classification using UMAP to increase knowledge of odors and molecular structures linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0252486. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Gerkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule V. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.bjaa081. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Characteristics of an Aroma-Blending Mixture by Investigating the Network of Shared Odors and the Molecular Features of Their Related Odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (13), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25133032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate statistical analysis and odour-taste network to reveal odour-taste associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (38), pp.10318-10328. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.9b05462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate statistical analysis of a large odorants database aimed at revealing similarities and links between odorants and odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.106-126. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New determinants of olfactory habituation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Al-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (41047), pp.41047. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour perception: A review of an intricate signalling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.107-119. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of odorant-receptor interactions by global mapping of the human odorome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Koefoed Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structural features of odorant molecules on their retention/release behaviours in dairy and pectin gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.846-859. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed alternative phase ratio variation method for the calculation of liquid-vapour partition coefficients of volatiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1263, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention/release equilibrium of aroma compounds in fat-free dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (9), pp.1403-1409. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.3949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention-release equilibrium of aroma compounds in polysaccharide gels: study by Quantitative Structure-Activity/Property Relationships approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (6), pp.431-442. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and structure property study of liquid-vapor equilibrium for aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Kopjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.4372-4387. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf904146c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant molecules and human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums Cosmétiques Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 205 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récepteurs olfactifs et le codage des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.282-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between molecular structure and perceived odor quality of ligands for a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (7), pp.639-653. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjn032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thickeners on aroma compound behavior in a model dairy gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (12), pp.4835-4841. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0628375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavor Release from i-Carrageenan Matrix: A Quantitative Structure-Property Relationships Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (10), pp.3679-3685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between flavour compounds and beta-lactoglobulin: approach by NMR and 2D/3D-QSAR studies of ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.1696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D- and 3D-QSAR models of interaction between flavor compounds and beta-lactoglobulin using catalyst and cerius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSAR and Combinatorial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.214-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Catalyst in a 3D-QSAR study of the interactions between flavour compounds and beta-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51, pp.1977-1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear magnetic resonance spectroscopic study of beta-lactoglobulin interactions with two flavor compounds, gamma-decalactone and beta-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lübke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50, pp.7094-7099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fractal geometry to dissolution kinetic study of a sweetener excipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hautbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224, pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between particle size and dissolution rate of bulk powders and sieving characterized fractions of two qualities of orthoboric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Habillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (9-10), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03639049609065928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of morphology of reactive dissolution interface using fractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 85 (9), pp.924-928. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/js9690059x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the parameters molecular structure and granularity on the compactibility of a powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 21 (16), pp.1875 -1885. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03639049509070863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of non reducible inhibitors for trypanothione reductase from &amp;lt;em&amp;gt;Trypanosoma cruzi&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moutiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meziane-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aumercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (10), pp.1971-1976. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0960-894x(01)80997-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid phase synthesis of a cyclic peptide derived from a curaremimetic toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Fulachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 33 (36), pp.5197-5200. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0040-4039(00)79131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of cyclosporine and its metabolites: total synthesis of cyclosporine metabolites formed by oxidation at positions 4 and 9 of cyclosporine. Preparation of leucine-4-cyclosporine, (g-hydroxy)-N-methyl-leucine-9-cyclosporine and leucine-4-(g-hydroxy)-N-methyl-leucine-9-cyclosporine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Timbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 46 (7-8), pp.314-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenic activity of dichloroethylamino derivatives of nitronaphtofuran and some nitrobenzofurans in the Salmonella/microsome assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demerseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Moens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 280 (1), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1218(92)90013-p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity testing: phage T7 inactivation test of various furan and arenofuran derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ronto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (6), pp.471-475. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mutage/4.6.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et réactivité d'un ester cyclique d'alpha-aminodiphosphonate. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burgada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Manouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fauduet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus and Sulfur and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29 (2-4), pp.275-282. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086648708080513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réexamen de la transposition de Fries des acétates et propionates de créosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Märtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Gavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Defly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demerseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 4, pp.659-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-cétophosphonates et esters cycliques d'hydroxyméthylènes diphosphonates : Synthèses, structures et hydrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Manouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burgada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus and Sulfur and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 27 (3), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086648608072784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et étude biologique préliminaire de dérivés dichloroéthylaminés sur l'homocycle de nitro-2 benzofurannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demerseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 21 (5), pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved synthesis of 2-nitrobenzo(&amp;lt;em&amp;gt;b&amp;lt;/em&amp;gt;)furans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demerseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 11, pp.1074-1076. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-1985-31435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacophore study of a blending six-component odor mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg summer school on chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring of odor blending in odorant mixtures by a pharmacophore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCI2015 - 7e journées de la Société Française de Chemoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse de la désorption de composés d’arôme par PTR-MS sur un modèle in vitro de muqueuse orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, Corse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico study of correspondences between odors descriptions linked to common features of aromas compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Strasbourg summer school on chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of various retention/release behaviours of odorant molecules in dairy and pectin gels: the role of structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système endocannoïde et molécules odorantes : une nouvelle piste pour réguler la prise alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. réunion de l’association française d’étude et de recherche sur l’Obésite (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of odorant molecules as novel CB1 receptor ligands through in silico approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Brunak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCI2013 - 6e journées de la Société Française de Chemoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for interactions between aroma compounds and the CB1 receptor: a way to regulate food intake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of partition coefficients determination of aroma compounds in food matrices by the phase ratio variation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman Flavour Research Symposium,Special Issue Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zaragoza - Universidad de Zaragoza (Zaragoza). ESP., Sep 2011, Zaragoza, Spain. 697 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an understanding of odor blending in odorant mixtures: a pharmacophore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the European Chemoreception Research Organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules odorantes : olfaction, prise alimentaire, activité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation orale des travaux de Tromelin Anne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires Fournier (Abbott). Daix, FRA., Nov 2011, Daix, France. 33 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QSAR/QSPR approach of aroma compounds behaviour in polysaccharide gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d ligandbased virtual screening for deorphanisation of a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of European Chemoreception Research Organization, ECRO-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An olfactory receptor detects waxy, fatty and rose odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Européen de la Recherche et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de lʼEnseignement Supérieur, de la Recherche et de lʼInnovation., Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human olfactory receptor for waxy, fatty and rose odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual interactions in mixtures of odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between flavour compounds and beta-lactoglobulin: approach by NMR and 2D/3D-QSAR studies of ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 921on Food Marrices - Stuctural Organization from Nano- to Marcro Scale and Impact on Flavour Release and Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding study revealing a human olfactory receptor involved in waxy-floral odor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteurs olfactifs, modélisation et psychophysique... vers la compréhension du codage qualitatif des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri Ile-de-France et Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Versailles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de QSAR sur des coefficients de partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau ITF (Interactions Texture-Flaveur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Dijon, France. pp.19 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical interactions involved in several flavour compounds/food matrix systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Beaune, France. 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding odour thresholds: A Quantitative Structure-Property Relationship study of the role of the molecular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Piornos Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to highlight the mechanisms supporting perceptual interactions in odor mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calculation methods and presence of false positives on perception thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Piornos Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de la Burgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Methven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Balagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[P32] Study of Odorants Sharing the Odor Notes of an Aroma Blending Mixture by a Pharmacophore Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Strasbourg Summer School in Chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[P27] Chemo-Biological Analysis Applied to the Olfaction Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Strasbourg Summer School in Chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the odorant and molecular characteristics of molecules sharing the odour notes of an aroma blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual meeting (Dijon), France. , </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5948755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing knowledge of odors and molecular structures linkages of smell compounds by comparing UMAP method to other classification approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCi2021, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-biological analysis applied to the olfaction field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyane Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées de la Société Française de Chémoinformatique (SFCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining taste association of odorants by multivariate statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo high-throughput identification of olfactory receptor repertoire coding for a blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the network of odours shared by an aroma blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying specific binding modes for the ligands of a multi-site GPCR by a 3D-QSAR pharmacophore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Strasbourg Summer School in Chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri des ligands d'un récepteur multi-site à l'aide d'une approche pharmacophore 3D-QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCI2017 - 8e journées de la Société française de chemoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of interactions between aroma compounds and the CB1 receptor opens new routes for regulation of food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), 1 p., 2015, Chemical Senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does saliva modify the volatility of aroma compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference on food oral processing (FOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease sytems chemical biology of flavors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus K. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 International symposium on olfaction and taste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for interactions between aroma compounds and the CB1 receptor: a way to regulate food intake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference on food oral processing (FOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring subtle molecular interactions involved between aroma compounds and food matrices/mediums using QSPR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Strasbourg summer school on chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Strasbourg, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico approach to identify odor metric using odor descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International symposium on olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring subtle molecular interactions involved between aroma compounds and food mediums using QSPR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Euroqsar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Vienne, Austria. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of aroma compounds as novel CB1 receptor ligands via in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Brunak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. International conference on medicinal chemistry (RICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How properties of aroma compounds could be explained by molecular properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de chemoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cabourg, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could aroma compounds interact with the endocannabinoid system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de chimie thérapeutique. Drug discovery and selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'approche QSAR/QSPR à la perception des arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chémoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabinoid ligands sorting out by a 3D-QSAR approach using catalyst/hypogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales de Chimie Thérapeutique. Drug Discovery and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Orléans, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma release in fat free dairy gels added or not added with pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Euro Food Chem 15.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Copenhague, Denmark. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QSAR/QSPR approach of aroma compounds behaviour in food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Food Chemistry (Euro Food Chem XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of protein-aroma interactions at a molecular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Tavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World Congress of Food Science and Technology (IUFOST): "Food is Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Quantitative Structure-Property Relationships (QSPR) approach to aroma release study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chana-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World Congress of Food Science and Technology (IUFOST): "Food is Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fractal geometry to dissolution study of a sweetener excipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haubout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Association for Pharmaceutical Technology (APV), 3th World meeting on pharmaceutics biopharmaceutics pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Berlin, Germany. , 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la morphologie de l'interface reactive de dissolution en utilisant le concept de géométrie fractale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. journée Jeunes chercheurs de la Société de chimie thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des agrégats à partir d'une phase cristalline d'acide orthoborique. Intérêt pour la technologie des poudres pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. congrès de Bordeaux : Journées des équilibres entre phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Bordeaux, France. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude à la comprimabilité : structure moléculaire - état particulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres galéniques de Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Rabat, Maroc. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of perception using structure–activity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor: From Food to Behaviors, Wellbeing and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 460 p., 2016, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-08-100300-8. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100295-7.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention and release behaviours of aroma compounds in dairy and pectin gels: the role of structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian olfactory receptors: Molecular mechanisms of odorant detection, 3D-modeling, and structure–activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular basis of olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, Chapter 1 - Molecular Basis of Olfaction, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 131 p., 2015, Progress in Molecular Biology and Translational Science, 978-0-12-802912-1. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.pmbts.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of partition coefficients determination of aroma compounds in food matrices by the phase ratio variation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00075-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les molécules odorantes, sapides et trigéminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odorat et goût. De la neurobiologie des sens chimiques aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Synthèses (Quae), ISBN-13 : 978-2-7592-1770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-quantitative structure-activity relationships study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of Multidisciplinary Flavour Science. Proceedings of the 12. Weurman Symposium. Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-905745-19-1. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf902402s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative structure-property relationships approach of aroma compounds behaviour in polysaccharide gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-flavour interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éd., </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodhead Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2006, 1-85573-960-7. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845691400.2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look back at 30 years of research into odours. In the magazine &amp;quot;New Flavourist&amp;quot;, the new publication from the British Society of Flavourists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour Talks Podcast with Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation et génotoxicité dans la série des nitro-2 arénofurannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Pierre et Marie Curie - Paris 6, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de quelques alpha-cétophosphonates et hydroxydiphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Pierre et Marie Curie - Paris 6, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects chimiques et physico-chimiques des relations structure-activité : synthèse peptidique de mimes de sites protéiques et études de la morphologie et de la réactivité d'interfaces solide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie thérapeutique. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02838230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the odorant and molecular characteristics of molecules sharing the odour notes of an aroma blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Proceedings of the 16. Weurman Flavour Research Symposium, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5948755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting multi-functionality of bitter taste compounds using computational tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Margulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuli Slavutsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Benjamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masha Niv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.S49, 2020, ECRO 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Tromelin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3322-951X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150888414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&pli=1&user=gMy1fXYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-2722-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne TROMELIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tel : 03-80-69-35-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e-mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.tromelin@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des Sciences du Goût et de l’Alimentation, AgroSup Dijon, CNRS, INRAE, Université Bourgogne Franche-Comté, F-21000 Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRHCEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans l’équipe FFOPP du CSGA « Flaveur, Food Oral Processing et Perception » (T. Thomas-Danguin et Ch. Salles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des relations structure-activité et structure-propriété des molécules odorantes dans le but de comprendre les processus régissant la perception des odorants, et en particulier de la perception homogène des mélanges d’odorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application de la chémoinformatique à cette thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels Discovery Studio®, Catalyst® Cerius2®, Dragon, Cytoscape, XLStat, PHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinatrice du projet MULTIMIX </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(AAP ANR 2018, Nov 2018- Oct 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à l’AIC TransformON et au projet PO2 sur la hiérarchisation des termes concernant les propriétés sensorielles des aliments</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles scientifiques et communications : 36 publications dans des revues à comité de lecture international, 8 chapitres d’ouvrages, 9 articles de Proceedings, 7 communications orales, 55 posters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements depuis 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-direction avec K. Audouze (Université de Paris) de la thèse de Marylène Rugard (01/11/2019-31/10/2022) soutenue le 4 octobre 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Koensgen, M2 de Chémoinformatique de Strasbourg (26/01/2015-12/06/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charfedinne Ayed, post-doctorant (01/09/2011-31/08/2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de thèse de Yacine Merabtine (2007-2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation aux Groupements de Recherche « Odorant-Odeur-Olfaction » (GdR O3, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gdr-o3.cnrs.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et Chémoinformatique (GdR Chémoinformatique, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gdr-bigdatachim.cn.cnrs.fr/web/accueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; membre de la Société Française de Chémoinformatique (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://chidept.cn.cnrs.fr/SFCI/wordpress/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Referee pour ACS Chemical Neuroscience, Applied Sciences-Basel, Chemical Senses, Cosmetics, Dairy Science & Technology, Flavour and Fragrance Journal, Food Chemistry, Food Research International, Gigascience, Journal of Food Science, Mini-Reviews in Medicinal Chemistry, Nucleic Acids Research, RCS Advances, Trends in Analytical Chemistry. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONOLOGIE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 1993 – septembre 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectués dans le Groupe Technologie des Poudres à Usage Pharmaceutique, UFR Pharmacie de Dijon, Pr. Y. Pourcelot : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de l’aptitude à la dissolution de composés solides d’intérêt pharmaceutique et de la morphologie des surfaces en utilisant le concept de géométrie fractale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin *et al.*</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Dev. Ind. Pharm.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pharm. Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.**Int. J. Pharm.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Chimie Générale et Minérale à l’UFR Pharmacie de Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trois étudiants inscrits au DEA de Sciences de l’Alimentation, option Science des Aliment, Ecole Nationale Supérieure de Biologie Appliquée à la Nutrition et à l’Alimentation, Dijon :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Hautbout, juillet 1999, « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la cinétique de dissolution d’un excipient de type édulcorant en relation avec la morphologie des particules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Gnanou, DEA mention B, juillet 1995, « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat particulaire et dissolution : influence des paramètres taille et forme particulaire sur la dissolution. Etude sur des comprimés et différentes classes granulométriques d’acide orthoborique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Habillon, DEA mention AB, juillet 1994, « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation entre état particulaire et aptitude à la dissolution aqueuse de deux qualités commerciales d’acide borique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">octobre 1992 - septembre 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée Temporaire d'Enseignement et de Recherche, Faculté de Pharmacie de Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Chimie Générale, Travaux Pratiques de deuxième année (75 h). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> effectués à l’Institut Pasteur de Lille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de pseudo-peptides inhibiteurs non réductible de la trypanothione réductase.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.**Bioorg. Med. Chem. Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">juin 1990 - décembre 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur au Département d'Ingénierie et d'Etudes des Protéines, Centre d'Etudes de Saclay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et synthèse de peptides formulés sur la base des séquences de petites protéines d'origine animale impliquant des constructions moléculaires sur écran graphique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.**Tetrahedron Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mai 1989 - mai 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage post-doctoral dans le département de Recherches Précliniques, SANDOZ, Bâle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de peptides cycliques dérivés de la cyclosporine A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Wenger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al. Chimia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">juillet 1988 - avril 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage post-doctoral à l'Ecole Polytechnique Fédérale de Zürich*. Synthèse d'antagonistes cycliques de neuropeptides.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation par la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">octobre 1984 - juin 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préparation d'une thèse de Doctorat dans le Service de Chimie de la Section de Biologie de l'Institut Curie, financée par une bourse de la Ligue Nationale Française contre le Cancer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de dérivés du 2-nitrofurane portant un ou plusieurs cycles aromatiques accolés et diversement substitués. Etude, en collaboration avec des équipes de biologistes, des corrélations entre structures et activités de ces composés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur. J. Med. Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Ronto </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al. Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Castelain </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al. Mutation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 1982 - mars 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préparation d'une thèse de Docteur-Ingénieur au Laboratoire des Organoéléments, financée par une bourse DGRST de Chimie Analytique, Université P. et M. Curie Paris VI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de divers composés organiques phosphorés dans le but d'obtenir des hydroxy-alkylidènes diphosphonates. Etude de spectres RMN du phosphore.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tromelin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus Sulfur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Burgada </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al. Phosphorus Sulfur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification pour les fonctions de Professeur des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sections CNU 39 (2004-2007) et 32 (2005-2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger les Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, soutenue le 13 octobre 1998.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat de l'Université P. et M. Curie Paris VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1988). Thèse soutenue le 14 mars 1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Docteur-Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université P. et M. Curie Paris VI ; Thèse soutenue le 4 mars 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Spectrochimie et Structure (AB), Université P. et M. Curie Paris VI 1981.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Ecole Supérieure de Chimie Organique et Minérale (ESCOM), Paris 1980.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pred-O3, a web server to predict molecules, olfactory receptors and odor relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Achebouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Murail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (W1), pp.W507-W512. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitter Odorants and Odorous Bitters: Toxicity and Human TAS2R Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Margulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii Ziaikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (23), pp.9051-9061. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c00592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the Classification and Pharmacophore Approaches to Understand Homogeneous Olfactory Perceptions at Peripheral Level: Focus on Two Aroma Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (10), pp.4028. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28104028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad029.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of artificial intelligence to decode the relationships between smell, olfactory receptors and small molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Achebouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18817. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23176-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Gerkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule V. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.bjaa081. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell compounds classification using UMAP to increase knowledge of odors and molecular structures linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0252486. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Characteristics of an Aroma-Blending Mixture by Investigating the Network of Shared Odors and the Molecular Features of Their Related Odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (13), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25133032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate statistical analysis and odour-taste network to reveal odour-taste associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (38), pp.10318-10328. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.9b05462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate statistical analysis of a large odorants database aimed at revealing similarities and links between odorants and odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.106-126. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New determinants of olfactory habituation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Al-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (41047), pp.41047. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour perception: A review of an intricate signalling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.107-119. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of odorant-receptor interactions by global mapping of the human odorome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Koefoed Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structural features of odorant molecules on their retention/release behaviours in dairy and pectin gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.846-859. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed alternative phase ratio variation method for the calculation of liquid-vapour partition coefficients of volatiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1263, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and structure property study of liquid-vapor equilibrium for aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Kopjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.4372-4387. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf904146c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention/release equilibrium of aroma compounds in fat-free dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (9), pp.1403-1409. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.3949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention-release equilibrium of aroma compounds in polysaccharide gels: study by Quantitative Structure-Activity/Property Relationships approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (6), pp.431-442. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant molecules and human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums Cosmétiques Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 205 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between molecular structure and perceived odor quality of ligands for a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (7), pp.639-653. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjn032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récepteurs olfactifs et le codage des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.282-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thickeners on aroma compound behavior in a model dairy gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (12), pp.4835-4841. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0628375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavor Release from i-Carrageenan Matrix: A Quantitative Structure-Property Relationships Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (10), pp.3679-3685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between flavour compounds and beta-lactoglobulin: approach by NMR and 2D/3D-QSAR studies of ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.1696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D- and 3D-QSAR models of interaction between flavor compounds and beta-lactoglobulin using catalyst and cerius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSAR and Combinatorial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.214-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Catalyst in a 3D-QSAR study of the interactions between flavour compounds and beta-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51, pp.1977-1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear magnetic resonance spectroscopic study of beta-lactoglobulin interactions with two flavor compounds, gamma-decalactone and beta-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lübke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50, pp.7094-7099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fractal geometry to dissolution kinetic study of a sweetener excipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hautbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224, pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between particle size and dissolution rate of bulk powders and sieving characterized fractions of two qualities of orthoboric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Habillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (9-10), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03639049609065928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of morphology of reactive dissolution interface using fractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 85 (9), pp.924-928. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/js9690059x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the parameters molecular structure and granularity on the compactibility of a powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 21 (16), pp.1875 -1885. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/03639049509070863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of non reducible inhibitors for trypanothione reductase from &amp;lt;em&amp;gt;Trypanosoma cruzi&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moutiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meziane-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aumercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (10), pp.1971-1976. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0960-894x(01)80997-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenic activity of dichloroethylamino derivatives of nitronaphtofuran and some nitrobenzofurans in the Salmonella/microsome assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demerseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Moens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 280 (1), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1218(92)90013-p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of cyclosporine and its metabolites: total synthesis of cyclosporine metabolites formed by oxidation at positions 4 and 9 of cyclosporine. Preparation of leucine-4-cyclosporine, (g-hydroxy)-N-methyl-leucine-9-cyclosporine and leucine-4-(g-hydroxy)-N-methyl-leucine-9-cyclosporine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Timbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 46 (7-8), pp.314-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid phase synthesis of a cyclic peptide derived from a curaremimetic toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Fulachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 33 (36), pp.5197-5200. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0040-4039(00)79131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity testing: phage T7 inactivation test of various furan and arenofuran derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ronto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (6), pp.471-475. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mutage/4.6.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et réactivité d'un ester cyclique d'alpha-aminodiphosphonate. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burgada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Manouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fauduet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus and Sulfur and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29 (2-4), pp.275-282. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086648708080513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et étude biologique préliminaire de dérivés dichloroéthylaminés sur l'homocycle de nitro-2 benzofurannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demerseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 21 (5), pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réexamen de la transposition de Fries des acétates et propionates de créosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Märtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Gavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Defly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demerseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 4, pp.659-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-cétophosphonates et esters cycliques d'hydroxyméthylènes diphosphonates : Synthèses, structures et hydrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Manouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burgada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus and Sulfur and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 27 (3), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086648608072784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved synthesis of 2-nitrobenzo(&amp;lt;em&amp;gt;b&amp;lt;/em&amp;gt;)furans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demerseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 11, pp.1074-1076. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-1985-31435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacophore study of a blending six-component odor mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg summer school on chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring of odor blending in odorant mixtures by a pharmacophore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCI2015 - 7e journées de la Société Française de Chemoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse de la désorption de composés d’arôme par PTR-MS sur un modèle in vitro de muqueuse orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, Corse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of various retention/release behaviours of odorant molecules in dairy and pectin gels: the role of structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico study of correspondences between odors descriptions linked to common features of aromas compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Strasbourg summer school on chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système endocannoïde et molécules odorantes : une nouvelle piste pour réguler la prise alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. réunion de l’association française d’étude et de recherche sur l’Obésite (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of odorant molecules as novel CB1 receptor ligands through in silico approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Brunak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCI2013 - 6e journées de la Société Française de Chemoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for interactions between aroma compounds and the CB1 receptor: a way to regulate food intake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an understanding of odor blending in odorant mixtures: a pharmacophore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the European Chemoreception Research Organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules odorantes : olfaction, prise alimentaire, activité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation orale des travaux de Tromelin Anne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires Fournier (Abbott). Daix, FRA., Nov 2011, Daix, France. 33 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of partition coefficients determination of aroma compounds in food matrices by the phase ratio variation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman Flavour Research Symposium,Special Issue Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zaragoza - Universidad de Zaragoza (Zaragoza). ESP., Sep 2011, Zaragoza, Spain. 697 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QSAR/QSPR approach of aroma compounds behaviour in polysaccharide gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d ligandbased virtual screening for deorphanisation of a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of European Chemoreception Research Organization, ECRO-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An olfactory receptor detects waxy, fatty and rose odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Européen de la Recherche et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de lʼEnseignement Supérieur, de la Recherche et de lʼInnovation., Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human olfactory receptor for waxy, fatty and rose odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual interactions in mixtures of odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between flavour compounds and beta-lactoglobulin: approach by NMR and 2D/3D-QSAR studies of ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 921on Food Marrices - Stuctural Organization from Nano- to Marcro Scale and Impact on Flavour Release and Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding study revealing a human olfactory receptor involved in waxy-floral odor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteurs olfactifs, modélisation et psychophysique... vers la compréhension du codage qualitatif des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri Ile-de-France et Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Versailles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de QSAR sur des coefficients de partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau ITF (Interactions Texture-Flaveur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Dijon, France. pp.19 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical interactions involved in several flavour compounds/food matrix systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Beaune, France. 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to highlight the mechanisms supporting perceptual interactions in odor mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding odour thresholds: A Quantitative Structure-Property Relationship study of the role of the molecular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Piornos Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calculation methods and presence of false positives on perception thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Piornos Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de la Burgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Methven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Balagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[P32] Study of Odorants Sharing the Odor Notes of an Aroma Blending Mixture by a Pharmacophore Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Strasbourg Summer School in Chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[P27] Chemo-Biological Analysis Applied to the Olfaction Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Strasbourg Summer School in Chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the odorant and molecular characteristics of molecules sharing the odour notes of an aroma blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual meeting (Dijon), France. , </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5948755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing knowledge of odors and molecular structures linkages of smell compounds by comparing UMAP method to other classification approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCi2021, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the network of odours shared by an aroma blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-biological analysis applied to the olfaction field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyane Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées de la Société Française de Chémoinformatique (SFCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining taste association of odorants by multivariate statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo high-throughput identification of olfactory receptor repertoire coding for a blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying specific binding modes for the ligands of a multi-site GPCR by a 3D-QSAR pharmacophore approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Strasbourg Summer School in Chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri des ligands d'un récepteur multi-site à l'aide d'une approche pharmacophore 3D-QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCI2017 - 8e journées de la Société française de chemoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of interactions between aroma compounds and the CB1 receptor opens new routes for regulation of food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), 1 p., 2015, Chemical Senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease sytems chemical biology of flavors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus K. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 International symposium on olfaction and taste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does saliva modify the volatility of aroma compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference on food oral processing (FOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for interactions between aroma compounds and the CB1 receptor: a way to regulate food intake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference on food oral processing (FOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring subtle molecular interactions involved between aroma compounds and food matrices/mediums using QSPR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Strasbourg summer school on chemoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Strasbourg, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico approach to identify odor metric using odor descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International symposium on olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring subtle molecular interactions involved between aroma compounds and food mediums using QSPR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Euroqsar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Vienne, Austria. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of aroma compounds as novel CB1 receptor ligands via in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Brunak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. International conference on medicinal chemistry (RICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How properties of aroma compounds could be explained by molecular properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de chemoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cabourg, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could aroma compounds interact with the endocannabinoid system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de chimie thérapeutique. Drug discovery and selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma release in fat free dairy gels added or not added with pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Euro Food Chem 15.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Copenhague, Denmark. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'approche QSAR/QSPR à la perception des arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chémoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabinoid ligands sorting out by a 3D-QSAR approach using catalyst/hypogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales de Chimie Thérapeutique. Drug Discovery and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Orléans, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QSAR/QSPR approach of aroma compounds behaviour in food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Food Chemistry (Euro Food Chem XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of protein-aroma interactions at a molecular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Tavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World Congress of Food Science and Technology (IUFOST): "Food is Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Quantitative Structure-Property Relationships (QSPR) approach to aroma release study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chana-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World Congress of Food Science and Technology (IUFOST): "Food is Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fractal geometry to dissolution study of a sweetener excipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haubout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Association for Pharmaceutical Technology (APV), 3th World meeting on pharmaceutics biopharmaceutics pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Berlin, Germany. , 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la morphologie de l'interface reactive de dissolution en utilisant le concept de géométrie fractale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. journée Jeunes chercheurs de la Société de chimie thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des agrégats à partir d'une phase cristalline d'acide orthoborique. Intérêt pour la technologie des poudres pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. congrès de Bordeaux : Journées des équilibres entre phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Bordeaux, France. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude à la comprimabilité : structure moléculaire - état particulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres galéniques de Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Rabat, Maroc. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of perception using structure–activity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor: From Food to Behaviors, Wellbeing and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 460 p., 2016, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-08-100300-8. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100295-7.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian olfactory receptors: Molecular mechanisms of odorant detection, 3D-modeling, and structure–activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gibrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular basis of olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, Chapter 1 - Molecular Basis of Olfaction, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 131 p., 2015, Progress in Molecular Biology and Translational Science, 978-0-12-802912-1. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.pmbts.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention and release behaviours of aroma compounds in dairy and pectin gels: the role of structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of partition coefficients determination of aroma compounds in food matrices by the phase ratio variation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00075-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les molécules odorantes, sapides et trigéminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odorat et goût. De la neurobiologie des sens chimiques aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Synthèses (Quae), ISBN-13 : 978-2-7592-1770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative structure-property relationships approach of aroma compounds behaviour in polysaccharide gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-quantitative structure-activity relationships study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of Multidisciplinary Flavour Science. Proceedings of the 12. Weurman Symposium. Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-905745-19-1. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf902402s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-flavour interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éd., </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodhead Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2006, 1-85573-960-7. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845691400.2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look back at 30 years of research into odours. In the magazine &amp;quot;New Flavourist&amp;quot;, the new publication from the British Society of Flavourists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour Talks Podcast with Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation et génotoxicité dans la série des nitro-2 arénofurannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Pierre et Marie Curie - Paris 6, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de quelques alpha-cétophosphonates et hydroxydiphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Pierre et Marie Curie - Paris 6, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects chimiques et physico-chimiques des relations structure-activité : synthèse peptidique de mimes de sites protéiques et études de la morphologie et de la réactivité d'interfaces solide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie thérapeutique. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02838230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the odorant and molecular characteristics of molecules sharing the odour notes of an aroma blending mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koensgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Rugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Proceedings of the 16. Weurman Flavour Research Symposium, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5948755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting multi-functionality of bitter taste compounds using computational tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Margulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuli Slavutsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Benjamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masha Niv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.S49, 2020, ECRO 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD4DDA42"/>
+    <w:nsid w:val="CCC17461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-tromelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3322-951X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150888414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;pli=1&amp;user=gMy1fXYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2722-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.tromelin@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdro3.wordpress.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-bigdatachim.cn.cnrs.fr/web/accueil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chidept.enscm.fr/SFCI/wordpress/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollitrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Achebouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Margulis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Ziaikin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Behrens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c00592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Rugard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23176-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25133032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Barba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05462" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3430" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Al-Hassani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3295" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0DM7VNG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Koefoed Petersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904146c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Hamdani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1696" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z44W8HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#252;bke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hautbout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049609065928" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gnanou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/js9690059x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJN828XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049509070863" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutiez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meziane-Cherif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aumercier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tartar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(01)80997-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8BLG755-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Fulachier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(00)79131-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2JN1X79-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Wenger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Timbers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hendrickx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demerseman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1218(92)90013-p" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH7WTCGL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekete" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grof" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bilger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Buisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/4.6.471" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CDE224ECBFA0B89A32E2844E2485D6B73FAB301/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burgada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Manouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fauduet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086648708080513" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Gavard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086648608072784" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726076v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Royer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1985-31435" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512002v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Brunak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753703v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821194v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassan Hamdani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228193v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delgado" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Burgade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Balagiannis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810998v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5948755" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03442859v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03800876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyane Zaarour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786016v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785784v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790333v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234393v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806044v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus K. Petersen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Brunak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804247v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808074v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818979v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815218v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830268v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haubout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848919v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849756v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delahaye" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366246.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100295-7.00009-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/18771173/130" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2014.11.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805994v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817629v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbc.zhaw.ch/de/science/icbc/fe-dienstleistungen/publikationen.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840972v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/flavour-in-food/voilley/978-1-85573-960-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845691400.2.172" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216727v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885450v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Slavutsky" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Benjamini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-tromelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3322-951X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150888414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;pli=1&amp;user=gMy1fXYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2722-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.tromelin@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdro3.wordpress.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-bigdatachim.cn.cnrs.fr/web/accueil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chidept.enscm.fr/SFCI/wordpress/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollitrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Achebouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Margulis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Lang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Ziaikin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Behrens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c00592" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Rugard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23176-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25133032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Barba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05462" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3430" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Al-Hassani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3295" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0DM7VNG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Koefoed Petersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904146c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Hamdani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1696" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z44W8HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#252;bke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hautbout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049609065928" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gnanou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/js9690059x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJN828XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049509070863" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutiez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meziane-Cherif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aumercier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tartar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(01)80997-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8BLG755-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hendrickx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demerseman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1218(92)90013-p" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH7WTCGL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Wenger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Timbers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Fulachier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(00)79131-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2JN1X79-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekete" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grof" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bilger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Buisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/4.6.471" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CDE224ECBFA0B89A32E2844E2485D6B73FAB301/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burgada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Manouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fauduet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086648708080513" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Royer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Gavard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086648608072784" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1985-31435" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512002v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Brunak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753703v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821194v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassan Hamdani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234447v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228193v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delgado" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Burgade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Balagiannis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810998v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5948755" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03442859v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03800876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyane Zaarour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790333v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234393v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806044v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus K. Petersen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Brunak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804247v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808074v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824468v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818979v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815218v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830268v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haubout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848919v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849756v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delahaye" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366246.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100295-7.00009-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/18771173/130" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2014.11.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805994v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817629v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbc.zhaw.ch/de/science/icbc/fe-dienstleistungen/publikationen.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840972v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/flavour-in-food/voilley/978-1-85573-960-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845691400.2.172" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216727v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02838230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885450v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Slavutsky" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Benjamini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>