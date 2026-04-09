--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Valérie DULAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior lecturer in Elizabethan Studies - Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Valérie DULAC is senior lecturer in Elizabethan Studies at Sorbonne Université. Her research interests and publications focus on miniature, limning and drama in Elizabethan and Jacobean England.She is the Principal Investigator of project IRIS (Émergence, Sorbonne Université) &amp;quot;Capturing Iridescence (16th-19th c.): Bioinspiration & the Humanities, (2025-2027)&amp;quot;.She was a fellow at the MUCEM (Musée des Civilisations de l'Europe et de la Méditerranée) in Marseille for the academic year 2024-2025. She is currently completing a monograph following this fellowship, which deals with the museum's collection of European trade cards featuring Shakespearian scenes (1872-1914).In 2021-2022, she was awarded a fellowship with LARCA (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://larca.u-paris.fr/en/home/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and the Maison Française d'Oxford.She was also the recipient of a grant awarded by the Institut Français de Stockholm, in order to work on the collection of miniature portraits at the Nationalmuseum in Stockholm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is co-general editor of Angles (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/angles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and an elected member of the Conseil National des Universités (National Council of Universities).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2010 : Thèse de doctorat en études anglophones (Sir Philip Sidney et les marges de la culture visuelle élisabéthaine) soutenue le 11 décembre 2010 à l’Université de Paris 3 la Sorbonne Nouvelle, sous la direction de François LAROQUE (EA 4398 - PRISMES : Langues, Textes, Arts et Cultures du Monde Anglophone).Mention Très honorable avec félicitations à l’unanimité.Composition du jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Chardin (Université de Strasbourg, président du jury)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dominique Goy-Blanquet (émérite, Université de Picardie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ton Hoenselaars (Université d’Utrecht)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">François Laroque (Université Sorbonne Nouvelle Paris 3, directeur de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant (Université Paris Sorbonne)Qualification obtenue en janvier 2011 : section 11 du CNU (n° 11211214301).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  	Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 :   Agrégation d’anglais (rang : 20).1999-2003 :   École Normale Supérieure (Fontenay Saint-Cloud), section anglais (rang : 10).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Parcours professionnel (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 -  aujourd'hui : Maître de Conférences en études élisabéthaines - Sorbonne Université.2012-2017 : Maître de Conférences en littérature britannique - Université Paris 13.2008-2012 : PRAG (anglais LLCE / anglais LEA) - Université Paris Est Créteil.2004-2008 : ATER (anglais LLCE / anglais LEA) à temps plein - Université Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Parcours professionnel (Royaume-Uni)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 : Modern Languages Master à Eton College (Windsor, UK).2002-2003 : Language Assistant à Eton College (Windsor, UK).2000-2001 : Assistant Lecturer à temps plein à King’s College (Londres, UK).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Holsinger, On Parchment. Animals, Archives, and the Making of Culture from Herodotus to the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Painterly Materiality of Clouds in Antony and Cleopatra and Hamlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rest.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Royal Portraits Between France and England in the 1570s: The Politics of Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“[A] time / Of pell-mell havoc and confusion”: Shakespeare and the 2016 Paris Protests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (1), pp.81-104. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2023.a907992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorous of their strokes': The Power of Lustre in Nicholas Hilliard’s Phoenix Portrait of Elizabeth I (c. 1575)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silks and Skins : Animal Fashions in Nina Wetzel’s Costume and Scenic Designs for Thomas Ostermeier’s Nuit des rois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Elizabeth GOLDRING. — Nicholas Hilliard, Life of an Artist (New Haven and London : Yale University Press et Paul Mellon Centre for Studies in British Art, 2019, 352 p., 279 × 197mm, 250 illustrations couleur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.112-119. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.741.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of King Henry V. A Critical Reader, edited by Karen Britland and Line Cottegnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière des images dans The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Rediscovering the Miniature: After Hilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Jewels in crystal for some prince to buy”: Praising Eyes in Love’s Labour’s Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colour of Lustre: Limning by the Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures between East and West: The Art(s) of Diplomacy in Thomas Roe’s Embassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Never Knew Him Other Than a Man&amp;quot;: Masculinity as Ornament in Sir Philip Sidney's Arcadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Society &amp; Masculinities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.92-103. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3149/CSM.0401.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arcadies de Sir Philip Sidney et de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Hugh Grady et Terence Hawkes (eds.), Presentist Shakespeares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.184-187. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.1766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la propagation en milieu transparent: lumières de l'optique élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.025.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’optique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs du visible : horizons du voir dans King Lear et Antony and Cleopatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène aux petites images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Fanlo; Hélia Pauker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don Quichotte. Histoire de fou, histoire d’en rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.14-18, 2025, 9782073126856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures in Translation: Words for a Gentle Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Sansonetti; Remi Vuillemin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Commonality and Literary Communities in Early Modern England. Translation, Transmission, Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Luciole et le taon : Insectes et incandescence chez John White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insecte dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'mass and charge' of Clouds in Hamlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Lagae-Devoldère, Mickael Popelard, Guillaume Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">William Shakespare's Hamlet Prince of Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2022, 9782340072046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing Hooves in Henry V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Laroque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare's Henry V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.137-149, 2020, 9782340044029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussing The Duchess. A conversation led by Anne-Valérie Dulac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Webster's 'Dismal Tragedy' The Duchess of Malfi Reconsidered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemercier-Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Webster's Dismal Tragedy: The Duchess of Malfi Reconsidered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-26, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare’s Alhazen: Love’s Labour’s Lost and the History of Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari; Mickael Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacular Science, Technology and Superstition in the Age of Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Edinburgh University Press, pp.133-146, 2018, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/edinburgh/9781474427814.003.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butchers and Wrestlers in As You Like It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari; Sophie Lemercier-Goddard; Michèle Vignaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Shakespeare's As You Like It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.95-109, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilliard and Sidney's Rule of the Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Circulation of Knowledge in Early Modern English Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.59-70, 2016, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315614724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sidney et les deux peintres: l'expérience visuelle face au discours sur le visible à la période élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Olivier Brossard; Wendy Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.47-58, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caput in Machina: The Severed Head of a Notorious Pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lemonnier-Texier; Guillaume Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Measure for Measure de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-86, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires archéologiques de l'optique élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Alexandre; Nora Philippe; Charlotte Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la peinture grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.103-126, 2011, Tohu Bohu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginons un homme qui n'ait jamais vu d'éléphant ou de rhinocéros': Sir Philip Sidney et les 'bêtes d'Afrique, ou bien d'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Hédia Khadhar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient baroque Orient classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bouchène, pp.21-39, 2010, 978-2-35676-008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stella de Sidney : objet visible de la forme poétique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Bernos; Sandrine Parageau; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et leurs représentations en Angleterre de la Renaissance aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Nouveau Monde - CIES Sorbonne, pp.63-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out, vile jelly !’: d’un œil la déliquescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lemercier-Goddard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King Lear de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Temps, pp.41-58, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limning as Gift-Giving: Embellishing Letters to “Eastern Princes” and “Remote Kings”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit des rois (Twelfth Night), Thomas Ostermeier at La Comédie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.683 - 687. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2020.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périclès, Prince de Tyr presented in French by Cheek by Jowl at Les Gémeaux/Sceaux/Scène Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.534-537. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2018.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse: Sir Philip Sidney et les marges de la culture visuelle élisabéthaine&amp;quot;, pour la rubrique “Actualité de La Recherche” du Bulletin de La Société de l’Histoire Du Protestantisme Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' accessoire en son pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35, Actes des congrès de la Société française Shakespeare, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reception: Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120ms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare and the Animal World / Shakespeare et le monde animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2020, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Niayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2019, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare Unbound / Shakespeare désenchaîné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on &amp;quot;The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Niayesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2019, Nouvelles perspectives sur "The Duchess of Malfi" - Nouvelles perspectives sur "The Duchess of Malfi", </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures in the Early Modern Period / Travelling Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare and Fear / Shakespeare et la peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2018, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare après Shakespeare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2017, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lectures de Love's Labour's Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2015, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.2891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Critical Essays on 'Love’s Labour’s Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2015, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.2891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Valérie DULAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior lecturer in Elizabethan Studies - Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Valérie DULAC is senior lecturer in Elizabethan Studies at Sorbonne Université. Her research interests and publications focus on miniature, limning and drama in Elizabethan and Jacobean England.She is the Principal Investigator of project IRIS (Émergence, Sorbonne Université) &amp;quot;Capturing Iridescence (16th-19th c.): Bioinspiration & the Humanities, (2025-2027)&amp;quot;.She was a fellow at the MUCEM (Musée des Civilisations de l'Europe et de la Méditerranée) in Marseille for the academic year 2024-2025. She is currently completing a monograph following this fellowship, which deals with the museum's collection of European trade cards featuring Shakespearian scenes (1872-1914).In 2021-2022, she was awarded a fellowship with LARCA (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://larca.u-paris.fr/en/home/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and the Maison Française d'Oxford.She was also the recipient of a grant awarded by the Institut Français de Stockholm, in order to work on the collection of miniature portraits at the Nationalmuseum in Stockholm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is co-general editor of Angles (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/angles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and an elected member of the Conseil National des Universités (National Council of Universities).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2010 : Thèse de doctorat en études anglophones (Sir Philip Sidney et les marges de la culture visuelle élisabéthaine) soutenue le 11 décembre 2010 à l’Université de Paris 3 la Sorbonne Nouvelle, sous la direction de François LAROQUE (EA 4398 - PRISMES : Langues, Textes, Arts et Cultures du Monde Anglophone).Mention Très honorable avec félicitations à l’unanimité.Composition du jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Chardin (Université de Strasbourg, président du jury)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dominique Goy-Blanquet (émérite, Université de Picardie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ton Hoenselaars (Université d’Utrecht)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">François Laroque (Université Sorbonne Nouvelle Paris 3, directeur de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant (Université Paris Sorbonne)Qualification obtenue en janvier 2011 : section 11 du CNU (n° 11211214301).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  	Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 :   Agrégation d’anglais (rang : 20).1999-2003 :   École Normale Supérieure (Fontenay Saint-Cloud), section anglais (rang : 10).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Parcours professionnel (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 -  aujourd'hui : Maître de Conférences en études élisabéthaines - Sorbonne Université.2012-2017 : Maître de Conférences en littérature britannique - Université Paris 13.2008-2012 : PRAG (anglais LLCE / anglais LEA) - Université Paris Est Créteil.2004-2008 : ATER (anglais LLCE / anglais LEA) à temps plein - Université Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Parcours professionnel (Royaume-Uni)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 : Modern Languages Master à Eton College (Windsor, UK).2002-2003 : Language Assistant à Eton College (Windsor, UK).2000-2001 : Assistant Lecturer à temps plein à King’s College (Londres, UK).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Holsinger, On Parchment. Animals, Archives, and the Making of Culture from Herodotus to the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Painterly Materiality of Clouds in Antony and Cleopatra and Hamlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rest.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Royal Portraits Between France and England in the 1570s: The Politics of Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“[A] time / Of pell-mell havoc and confusion”: Shakespeare and the 2016 Paris Protests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (1), pp.81-104. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2023.a907992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorous of their strokes': The Power of Lustre in Nicholas Hilliard’s Phoenix Portrait of Elizabeth I (c. 1575)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silks and Skins : Animal Fashions in Nina Wetzel’s Costume and Scenic Designs for Thomas Ostermeier’s Nuit des rois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Elizabeth GOLDRING. — Nicholas Hilliard, Life of an Artist (New Haven and London : Yale University Press et Paul Mellon Centre for Studies in British Art, 2019, 352 p., 279 × 197mm, 250 illustrations couleur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.112-119. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.741.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of King Henry V. A Critical Reader, edited by Karen Britland and Line Cottegnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière des images dans The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Rediscovering the Miniature: After Hilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Jewels in crystal for some prince to buy”: Praising Eyes in Love’s Labour’s Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colour of Lustre: Limning by the Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures between East and West: The Art(s) of Diplomacy in Thomas Roe’s Embassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Never Knew Him Other Than a Man&amp;quot;: Masculinity as Ornament in Sir Philip Sidney's Arcadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Society &amp; Masculinities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.92-103. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3149/CSM.0401.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arcadies de Sir Philip Sidney et de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Hugh Grady et Terence Hawkes (eds.), Presentist Shakespeares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.184-187. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.1766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la propagation en milieu transparent: lumières de l'optique élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.025.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’optique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs du visible : horizons du voir dans King Lear et Antony and Cleopatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène aux petites images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Fanlo; Hélia Pauker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don Quichotte. Histoire de fou, histoire d’en rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.14-18, 2025, 9782073126856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures in Translation: Words for a Gentle Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Sansonetti; Remi Vuillemin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Commonality and Literary Communities in Early Modern England. Translation, Transmission, Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Luciole et le taon : Insectes et incandescence chez John White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insecte dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'mass and charge' of Clouds in Hamlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Lagae-Devoldère, Mickael Popelard, Guillaume Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">William Shakespare's Hamlet Prince of Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2022, 9782340072046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing Hooves in Henry V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Laroque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare's Henry V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.137-149, 2020, 9782340044029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussing The Duchess. A conversation led by Anne-Valérie Dulac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Webster's 'Dismal Tragedy' The Duchess of Malfi Reconsidered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemercier-Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Webster's Dismal Tragedy: The Duchess of Malfi Reconsidered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-26, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare’s Alhazen: Love’s Labour’s Lost and the History of Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari; Mickael Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacular Science, Technology and Superstition in the Age of Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Edinburgh University Press, pp.133-146, 2018, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/edinburgh/9781474427814.003.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butchers and Wrestlers in As You Like It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari; Sophie Lemercier-Goddard; Michèle Vignaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Shakespeare's As You Like It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.95-109, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilliard and Sidney's Rule of the Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Circulation of Knowledge in Early Modern English Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.59-70, 2016, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315614724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sidney et les deux peintres: l'expérience visuelle face au discours sur le visible à la période élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Olivier Brossard; Wendy Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.47-58, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caput in Machina: The Severed Head of a Notorious Pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lemonnier-Texier; Guillaume Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Measure for Measure de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-86, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires archéologiques de l'optique élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Alexandre; Nora Philippe; Charlotte Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la peinture grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.103-126, 2011, Tohu Bohu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginons un homme qui n'ait jamais vu d'éléphant ou de rhinocéros': Sir Philip Sidney et les 'bêtes d'Afrique, ou bien d'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Hédia Khadhar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient baroque Orient classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bouchène, pp.21-39, 2010, 978-2-35676-008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stella de Sidney : objet visible de la forme poétique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Bernos; Sandrine Parageau; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et leurs représentations en Angleterre de la Renaissance aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Nouveau Monde - CIES Sorbonne, pp.63-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out, vile jelly !’: d’un œil la déliquescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lemercier-Goddard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King Lear de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Temps, pp.41-58, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limning as Gift-Giving: Embellishing Letters to “Eastern Princes” and “Remote Kings”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit des rois (Twelfth Night), Thomas Ostermeier at La Comédie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.683 - 687. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2020.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périclès, Prince de Tyr presented in French by Cheek by Jowl at Les Gémeaux/Sceaux/Scène Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.534-537. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2018.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse: Sir Philip Sidney et les marges de la culture visuelle élisabéthaine&amp;quot;, pour la rubrique “Actualité de La Recherche” du Bulletin de La Société de l’Histoire Du Protestantisme Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' accessoire en son pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35, Actes des congrès de la Société française Shakespeare, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics and Poetics of Trees in Seventeenth- and Eighteenth-Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tadié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, 2026, Études Épistémè, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160fz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reception: Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2024, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120ms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare and the Animal World / Shakespeare et le monde animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Niayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2019, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare Unbound / Shakespeare désenchaîné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2019, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on &amp;quot;The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Niayesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2019, Nouvelles perspectives sur "The Duchess of Malfi" - Nouvelles perspectives sur "The Duchess of Malfi", </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures in the Early Modern Period / Travelling Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare and Fear / Shakespeare et la peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2018, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare après Shakespeare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lectures de Love's Labour's Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.2891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Critical Essays on 'Love’s Labour’s Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.2891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C0CA59A"/>
+    <w:nsid w:val="1EDB9108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larca.u-paris.fr/en/home/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/angles/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rest.70016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2023.a907992" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulac Anne-Val&#233;rie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3583" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.741.0112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.5462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0401.92" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.025.0039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.956" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemercier-Goddard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474427814.003.0008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315614724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483572v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2020.0068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2018.0050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Librairie Droz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03135806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sansonetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3994" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ms" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4952" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Niayesh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6635" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4192" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3807" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.2891" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larca.u-paris.fr/en/home/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/angles/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rest.70016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2023.a907992" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulac Anne-Val&#233;rie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3583" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.741.0112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.5462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0401.92" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.025.0039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.956" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemercier-Goddard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474427814.003.0008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315614724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483572v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2020.0068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2018.0050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Librairie Droz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03135806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sansonetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3994" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadi&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160fz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ms" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4952" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Niayesh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6635" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4192" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3807" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.2891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>