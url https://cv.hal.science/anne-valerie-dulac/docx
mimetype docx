--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Valérie DULAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior lecturer in Elizabethan Studies - Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Valérie DULAC is senior lecturer in Elizabethan Studies at Sorbonne Université. Her research interests and publications focus on miniature, limning and drama in Elizabethan and Jacobean England.She is the Principal Investigator of project IRIS (Émergence, Sorbonne Université) &amp;quot;Capturing Iridescence (16th-19th c.): Bioinspiration & the Humanities, (2025-2027)&amp;quot;.She was a fellow at the MUCEM (Musée des Civilisations de l'Europe et de la Méditerranée) in Marseille for the academic year 2024-2025. She is currently completing a monograph following this fellowship, which deals with the museum's collection of European trade cards featuring Shakespearian scenes (1872-1914).In 2021-2022, she was awarded a fellowship with LARCA (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://larca.u-paris.fr/en/home/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and the Maison Française d'Oxford.She was also the recipient of a grant awarded by the Institut Français de Stockholm, in order to work on the collection of miniature portraits at the Nationalmuseum in Stockholm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is co-general editor of Angles (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/angles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and an elected member of the Conseil National des Universités (National Council of Universities).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2010 : Thèse de doctorat en études anglophones (Sir Philip Sidney et les marges de la culture visuelle élisabéthaine) soutenue le 11 décembre 2010 à l’Université de Paris 3 la Sorbonne Nouvelle, sous la direction de François LAROQUE (EA 4398 - PRISMES : Langues, Textes, Arts et Cultures du Monde Anglophone).Mention Très honorable avec félicitations à l’unanimité.Composition du jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Chardin (Université de Strasbourg, président du jury)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dominique Goy-Blanquet (émérite, Université de Picardie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ton Hoenselaars (Université d’Utrecht)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">François Laroque (Université Sorbonne Nouvelle Paris 3, directeur de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant (Université Paris Sorbonne)Qualification obtenue en janvier 2011 : section 11 du CNU (n° 11211214301).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  	Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 :   Agrégation d’anglais (rang : 20).1999-2003 :   École Normale Supérieure (Fontenay Saint-Cloud), section anglais (rang : 10).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Parcours professionnel (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 -  aujourd'hui : Maître de Conférences en études élisabéthaines - Sorbonne Université.2012-2017 : Maître de Conférences en littérature britannique - Université Paris 13.2008-2012 : PRAG (anglais LLCE / anglais LEA) - Université Paris Est Créteil.2004-2008 : ATER (anglais LLCE / anglais LEA) à temps plein - Université Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Parcours professionnel (Royaume-Uni)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 : Modern Languages Master à Eton College (Windsor, UK).2002-2003 : Language Assistant à Eton College (Windsor, UK).2000-2001 : Assistant Lecturer à temps plein à King’s College (Londres, UK).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Holsinger, On Parchment. Animals, Archives, and the Making of Culture from Herodotus to the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Painterly Materiality of Clouds in Antony and Cleopatra and Hamlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rest.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Royal Portraits Between France and England in the 1570s: The Politics of Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“[A] time / Of pell-mell havoc and confusion”: Shakespeare and the 2016 Paris Protests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (1), pp.81-104. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2023.a907992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorous of their strokes': The Power of Lustre in Nicholas Hilliard’s Phoenix Portrait of Elizabeth I (c. 1575)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silks and Skins : Animal Fashions in Nina Wetzel’s Costume and Scenic Designs for Thomas Ostermeier’s Nuit des rois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Elizabeth GOLDRING. — Nicholas Hilliard, Life of an Artist (New Haven and London : Yale University Press et Paul Mellon Centre for Studies in British Art, 2019, 352 p., 279 × 197mm, 250 illustrations couleur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.112-119. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.741.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of King Henry V. A Critical Reader, edited by Karen Britland and Line Cottegnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière des images dans The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Rediscovering the Miniature: After Hilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Jewels in crystal for some prince to buy”: Praising Eyes in Love’s Labour’s Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colour of Lustre: Limning by the Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures between East and West: The Art(s) of Diplomacy in Thomas Roe’s Embassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Never Knew Him Other Than a Man&amp;quot;: Masculinity as Ornament in Sir Philip Sidney's Arcadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Society &amp; Masculinities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.92-103. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3149/CSM.0401.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arcadies de Sir Philip Sidney et de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Hugh Grady et Terence Hawkes (eds.), Presentist Shakespeares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.184-187. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.1766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la propagation en milieu transparent: lumières de l'optique élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.025.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’optique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs du visible : horizons du voir dans King Lear et Antony and Cleopatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène aux petites images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Fanlo; Hélia Pauker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don Quichotte. Histoire de fou, histoire d’en rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.14-18, 2025, 9782073126856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures in Translation: Words for a Gentle Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Sansonetti; Remi Vuillemin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Commonality and Literary Communities in Early Modern England. Translation, Transmission, Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Luciole et le taon : Insectes et incandescence chez John White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insecte dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'mass and charge' of Clouds in Hamlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Lagae-Devoldère, Mickael Popelard, Guillaume Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">William Shakespare's Hamlet Prince of Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2022, 9782340072046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing Hooves in Henry V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Laroque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare's Henry V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.137-149, 2020, 9782340044029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussing The Duchess. A conversation led by Anne-Valérie Dulac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Webster's 'Dismal Tragedy' The Duchess of Malfi Reconsidered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemercier-Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Webster's Dismal Tragedy: The Duchess of Malfi Reconsidered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-26, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare’s Alhazen: Love’s Labour’s Lost and the History of Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari; Mickael Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacular Science, Technology and Superstition in the Age of Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Edinburgh University Press, pp.133-146, 2018, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/edinburgh/9781474427814.003.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butchers and Wrestlers in As You Like It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari; Sophie Lemercier-Goddard; Michèle Vignaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Shakespeare's As You Like It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.95-109, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilliard and Sidney's Rule of the Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Circulation of Knowledge in Early Modern English Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.59-70, 2016, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315614724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sidney et les deux peintres: l'expérience visuelle face au discours sur le visible à la période élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Olivier Brossard; Wendy Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.47-58, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caput in Machina: The Severed Head of a Notorious Pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lemonnier-Texier; Guillaume Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Measure for Measure de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-86, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires archéologiques de l'optique élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Alexandre; Nora Philippe; Charlotte Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la peinture grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.103-126, 2011, Tohu Bohu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginons un homme qui n'ait jamais vu d'éléphant ou de rhinocéros': Sir Philip Sidney et les 'bêtes d'Afrique, ou bien d'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Hédia Khadhar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient baroque Orient classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bouchène, pp.21-39, 2010, 978-2-35676-008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stella de Sidney : objet visible de la forme poétique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Bernos; Sandrine Parageau; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et leurs représentations en Angleterre de la Renaissance aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Nouveau Monde - CIES Sorbonne, pp.63-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out, vile jelly !’: d’un œil la déliquescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lemercier-Goddard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King Lear de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Temps, pp.41-58, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limning as Gift-Giving: Embellishing Letters to “Eastern Princes” and “Remote Kings”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit des rois (Twelfth Night), Thomas Ostermeier at La Comédie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.683 - 687. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2020.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périclès, Prince de Tyr presented in French by Cheek by Jowl at Les Gémeaux/Sceaux/Scène Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.534-537. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2018.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse: Sir Philip Sidney et les marges de la culture visuelle élisabéthaine&amp;quot;, pour la rubrique “Actualité de La Recherche” du Bulletin de La Société de l’Histoire Du Protestantisme Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' accessoire en son pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35, Actes des congrès de la Société française Shakespeare, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics and Poetics of Trees in Seventeenth- and Eighteenth-Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tadié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, 2026, Études Épistémè, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160fz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reception: Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2024, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120ms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare and the Animal World / Shakespeare et le monde animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Niayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2019, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare Unbound / Shakespeare désenchaîné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2019, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on &amp;quot;The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Niayesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2019, Nouvelles perspectives sur "The Duchess of Malfi" - Nouvelles perspectives sur "The Duchess of Malfi", </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures in the Early Modern Period / Travelling Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare and Fear / Shakespeare et la peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2018, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare après Shakespeare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lectures de Love's Labour's Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.2891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Critical Essays on 'Love’s Labour’s Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.2891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Valérie DULAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior lecturer in Elizabethan Studies - Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Valérie DULAC is senior lecturer in Elizabethan Studies at Sorbonne Université. Her research interests and publications focus on miniature, limning and drama in Elizabethan and Jacobean England.She is the Principal Investigator of project IRIS (Émergence, Sorbonne Université) &amp;quot;Capturing Iridescence (16th-19th c.): Bioinspiration & the Humanities, (2025-2027)&amp;quot;.She was a fellow at the MUCEM (Musée des Civilisations de l'Europe et de la Méditerranée) in Marseille for the academic year 2024-2025. She is currently completing a monograph following this fellowship, which deals with the museum's collection of European trade cards featuring Shakespearian scenes (1872-1914).In 2021-2022, she was awarded a fellowship with LARCA (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://larca.u-paris.fr/en/home/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and the Maison Française d'Oxford.She was also the recipient of a grant awarded by the Institut Français de Stockholm, in order to work on the collection of miniature portraits at the Nationalmuseum in Stockholm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is co-general editor of Angles (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/angles/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and an elected member of the Conseil National des Universités (National Council of Universities).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2010 : Thèse de doctorat en études anglophones (Sir Philip Sidney et les marges de la culture visuelle élisabéthaine) soutenue le 11 décembre 2010 à l’Université de Paris 3 la Sorbonne Nouvelle, sous la direction de François LAROQUE (EA 4398 - PRISMES : Langues, Textes, Arts et Cultures du Monde Anglophone).Mention Très honorable avec félicitations à l’unanimité.Composition du jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Chardin (Université de Strasbourg, président du jury)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dominique Goy-Blanquet (émérite, Université de Picardie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ton Hoenselaars (Université d’Utrecht)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">François Laroque (Université Sorbonne Nouvelle Paris 3, directeur de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant (Université Paris Sorbonne)Qualification obtenue en janvier 2011 : section 11 du CNU (n° 11211214301).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  	Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 :   Agrégation d’anglais (rang : 20).1999-2003 :   École Normale Supérieure (Fontenay Saint-Cloud), section anglais (rang : 10).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Parcours professionnel (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 -  aujourd'hui : Maître de Conférences en études élisabéthaines - Sorbonne Université.2012-2017 : Maître de Conférences en littérature britannique - Université Paris 13.2008-2012 : PRAG (anglais LLCE / anglais LEA) - Université Paris Est Créteil.2004-2008 : ATER (anglais LLCE / anglais LEA) à temps plein - Université Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">		Parcours professionnel (Royaume-Uni)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 : Modern Languages Master à Eton College (Windsor, UK).2002-2003 : Language Assistant à Eton College (Windsor, UK).2000-2001 : Assistant Lecturer à temps plein à King’s College (Londres, UK).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Holsinger, On Parchment. Animals, Archives, and the Making of Culture from Herodotus to the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Painterly Materiality of Clouds in Antony and Cleopatra and Hamlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rest.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging Royal Portraits Between France and England in the 1570s: The Politics of Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“[A] time / Of pell-mell havoc and confusion”: Shakespeare and the 2016 Paris Protests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (1), pp.81-104. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2023.a907992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silks and Skins : Animal Fashions in Nina Wetzel’s Costume and Scenic Designs for Thomas Ostermeier’s Nuit des rois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorous of their strokes': The Power of Lustre in Nicholas Hilliard’s Phoenix Portrait of Elizabeth I (c. 1575)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Elizabeth GOLDRING. — Nicholas Hilliard, Life of an Artist (New Haven and London : Yale University Press et Paul Mellon Centre for Studies in British Art, 2019, 352 p., 279 × 197mm, 250 illustrations couleur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.112-119. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.741.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of King Henry V. A Critical Reader, edited by Karen Britland and Line Cottegnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière des images dans The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Rediscovering the Miniature: After Hilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colour of Lustre: Limning by the Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Jewels in crystal for some prince to buy”: Praising Eyes in Love’s Labour’s Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures between East and West: The Art(s) of Diplomacy in Thomas Roe’s Embassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Never Knew Him Other Than a Man&amp;quot;: Masculinity as Ornament in Sir Philip Sidney's Arcadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Society &amp; Masculinities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.92-103. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3149/CSM.0401.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arcadies de Sir Philip Sidney et de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Hugh Grady et Terence Hawkes (eds.), Presentist Shakespeares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.184-187. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.1766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la propagation en milieu transparent: lumières de l'optique élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.025.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’optique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs du visible : horizons du voir dans King Lear et Antony and Cleopatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la scène aux petites images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Fanlo; Hélia Pauker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don Quichotte. Histoire de fou, histoire d’en rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.14-18, 2025, 9782073126856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'mass and charge' of Clouds in Hamlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Lagae-Devoldère, Mickael Popelard, Guillaume Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">William Shakespare's Hamlet Prince of Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2022, 9782340072046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures in Translation: Words for a Gentle Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Sansonetti; Remi Vuillemin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Commonality and Literary Communities in Early Modern England. Translation, Transmission, Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Luciole et le taon : Insectes et incandescence chez John White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insecte dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing Hooves in Henry V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Laroque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare's Henry V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.137-149, 2020, 9782340044029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussing The Duchess. A conversation led by Anne-Valérie Dulac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Webster's 'Dismal Tragedy' The Duchess of Malfi Reconsidered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemercier-Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Webster's Dismal Tragedy: The Duchess of Malfi Reconsidered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-26, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare’s Alhazen: Love’s Labour’s Lost and the History of Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari; Mickael Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacular Science, Technology and Superstition in the Age of Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Edinburgh University Press, pp.133-146, 2018, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/edinburgh/9781474427814.003.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butchers and Wrestlers in As You Like It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari; Sophie Lemercier-Goddard; Michèle Vignaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Shakespeare's As You Like It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.95-109, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilliard and Sidney's Rule of the Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Chiari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Circulation of Knowledge in Early Modern English Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.59-70, 2016, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315614724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caput in Machina: The Severed Head of a Notorious Pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lemonnier-Texier; Guillaume Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Measure for Measure de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-86, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sidney et les deux peintres: l'expérience visuelle face au discours sur le visible à la période élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Olivier Brossard; Wendy Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.47-58, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires archéologiques de l'optique élisabéthaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Alexandre; Nora Philippe; Charlotte Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la peinture grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.103-126, 2011, Tohu Bohu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginons un homme qui n'ait jamais vu d'éléphant ou de rhinocéros': Sir Philip Sidney et les 'bêtes d'Afrique, ou bien d'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Hédia Khadhar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient baroque Orient classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bouchène, pp.21-39, 2010, 978-2-35676-008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stella de Sidney : objet visible de la forme poétique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Bernos; Sandrine Parageau; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et leurs représentations en Angleterre de la Renaissance aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Nouveau Monde - CIES Sorbonne, pp.63-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out, vile jelly !’: d’un œil la déliquescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lemercier-Goddard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King Lear de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Temps, pp.41-58, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limning as Gift-Giving: Embellishing Letters to “Eastern Princes” and “Remote Kings”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nuit des rois (Twelfth Night), Thomas Ostermeier at La Comédie Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.683 - 687. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2020.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périclès, Prince de Tyr presented in French by Cheek by Jowl at Les Gémeaux/Sceaux/Scène Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.534-537. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/shb.2018.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse: Sir Philip Sidney et les marges de la culture visuelle élisabéthaine&amp;quot;, pour la rubrique “Actualité de La Recherche” du Bulletin de La Société de l’Histoire Du Protestantisme Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' accessoire en son pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35, Actes des congrès de la Société française Shakespeare, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics and Poetics of Trees in Seventeenth- and Eighteenth-Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tadié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, 2026, Études Épistémè, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160fz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reception: Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2024, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120ms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare and the Animal World / Shakespeare et le monde animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Niayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2019, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare Unbound / Shakespeare désenchaîné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2019, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on &amp;quot;The Duchess of Malfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladan Niayesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2019, Nouvelles perspectives sur "The Duchess of Malfi" - Nouvelles perspectives sur "The Duchess of Malfi", </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniatures in the Early Modern Period / Travelling Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare and Fear / Shakespeare et la peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2018, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.4002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare après Shakespeare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.3807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lectures de Love's Labour's Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.2891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Critical Essays on 'Love’s Labour’s Lost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sansonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Brailowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulac Anne-Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/shakespeare.2891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EDB9108"/>
+    <w:nsid w:val="668A297E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larca.u-paris.fr/en/home/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/angles/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rest.70016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2023.a907992" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulac Anne-Val&#233;rie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3583" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.741.0112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.5462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0401.92" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.025.0039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.956" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemercier-Goddard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474427814.003.0008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315614724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483572v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2020.0068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2018.0050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Librairie Droz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03135806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sansonetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3994" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadi&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160fz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ms" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4952" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Niayesh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6635" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4192" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3807" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.2891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larca.u-paris.fr/en/home/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/angles/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rest.70016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2023.a907992" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulac Anne-Val&#233;rie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.741.0112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.5462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0401.92" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.025.0039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.956" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemercier-Goddard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474427814.003.0008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315614724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483572v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2020.0068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2018.0050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Librairie Droz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03135806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sansonetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3994" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadi&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160fz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ms" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4952" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Niayesh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6635" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4192" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.4002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3807" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.2891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>