--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -485,286 +485,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu conjugal d'une femme victime d'abus sexuels extrafamiliaux dans l'enfance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonction séparatrice d’un épisode d’hypomanie après un moment de mélancolie ordinaire amoureuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Barmo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+                <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (249), pp.147-164</w:t>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358989v1</w:t>
+                <w:t xml:space="preserve">hal-05006097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles représentations de l’amour et de la sexualité chez des sujets en EHPAD malgré le veuvage ? Étude clinique exploratoire,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu conjugal d'une femme victime d'abus sexuels extrafamiliaux dans l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (249), pp.147-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006106v1</w:t>
+                <w:t xml:space="preserve">hal-05358989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction séparatrice d’un épisode d’hypomanie après un moment de mélancolie ordinaire amoureuse</w:t>
+                <w:t xml:space="preserve">Quelles représentations de l’amour et de la sexualité chez des sujets en EHPAD malgré le veuvage ? Étude clinique exploratoire,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Thulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Estellon</w:t>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006097v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envelhecimento após Exílio: estudo de caso com Teste AT9 e genograma imaginário</w:t>
               </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1270,51 +1270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuil et amour. Apports du vécu du deuil à l’analyse du transfert (amoureux) et du contre-transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 87 (4), pp.979-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,1244 +1697,1244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions cliniques et projectives du harcèlement à l’adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidences psychiques de la transidentité d’un adolescent sur la paternité et l’identité masculine. Étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Ballet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 90 (2), pp.178-187. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.545-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ep.090.0178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303894v1</w:t>
+                <w:t xml:space="preserve">hal-04647238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescence et harcèlement : étude des vulnérabilités familiales grâce au dessin de la famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+                <w:t xml:space="preserve">Réflexions cliniques et projectives du harcèlement à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie-Corinne Senot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+                <w:t xml:space="preserve">Veronique Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.021⟩</w:t>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 90 (2), pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.090.0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344716v1</w:t>
+                <w:t xml:space="preserve">hal-04303894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and associated mental health outcomes of child sexual abuse in youth in France: Observations from a convenience sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescence et harcèlement : étude des vulnérabilités familiales grâce au dessin de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie-Corinne Senot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hébert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Jean Egler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.12.100⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (5), pp.445-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312013v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions cliniques et projectives de la distorsion et de la répression de l’affect chez les femmes victimes d’inceste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+                <w:t xml:space="preserve">Prevalence and associated mental health outcomes of child sexual abuse in youth in France: Observations from a convenience sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Caouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Mary Cénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-David Camps</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amira Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179 (2), pp.152-160. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 282, pp.820-828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.12.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070540v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences psychiques de la transidentité d’un adolescent sur la paternité et l’identité masculine. Étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressions cliniques et projectives de la distorsion et de la répression de l’affect chez les femmes victimes d’inceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cayla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 179 (6), pp.545-552. </w:t>
+              <w:t xml:space="preserve">, 2021, 179 (2), pp.152-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647238v1</w:t>
+                <w:t xml:space="preserve">hal-04070540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut nous apprendre la méthodologie projective sur l’élaboration du féminin chez une adolescente harcelée ? Réflexions thérapeutiques</w:t>
+                <w:t xml:space="preserve">Sexualité limite et processus mélancolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Violaine Chauvin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Estellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.569.0245⟩</w:t>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pulsion de vie, 84 (4), pp.1021-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfp.844.1021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070542v1</w:t>
+                <w:t xml:space="preserve">hal-03909461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Mixed-Methods Approach to Analyze Traumatic Experiences and Factors of Vulnerability Among Adolescent Victims of Bullying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mayssa’ El Husseini</w:t>
+                <w:t xml:space="preserve">Que peut nous apprendre la méthodologie projective sur l’élaboration du féminin chez une adolescente harcelée ? Réflexions thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00890⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro 569 (5), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.569.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227904v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu psychique d’une mère d’adolescente placée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 112 (2), pp.149-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnx.112.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child sexual abuse as a risk factor for dating victimization in adolescent girls and young adult women in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a Mixed-Methods Approach to Analyze Traumatic Experiences and Factors of Vulnerability Among Adolescent Victims of Bullying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Laimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa’ El Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.08.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (art. 890), [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312023v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrance dans la transmission. Traductions cliniques et projectives d’un inceste familial répété sur deux générations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Child sexual abuse as a risk factor for dating victimization in adolescent girls and young adult women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Derivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pcp.028.0127⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.e111-e119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303888v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité limite et processus mélancolique</w:t>
+                <w:t xml:space="preserve">Souffrance dans la transmission. Traductions cliniques et projectives d’un inceste familial répété sur deux générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Loupia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Pulsion de vie, 84 (4), pp.1021-1031. </w:t>
+              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 28 (2), pp.127-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfp.844.1021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pcp.028.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909461v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une voie vers la réciprocité dans l’accueil aux soins des personnes sans domicile fixe</w:t>
               </w:r>
@@ -3219,64 +3219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner le déménagement des mineurs non accompagnés : une étude exploratoire en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Derivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Mary Cénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Vaz-Cerniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,4974 +3906,4986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions psychiques du trauma du décès maternel pendant une grossesse</w:t>
+                <w:t xml:space="preserve">Réflexions sur la répétition du trauma dans le contre-transfert en clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.545.0365⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174 (5), pp.397-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315352v1</w:t>
+                <w:t xml:space="preserve">hal-04647239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension clinique et projective du passage à l’acte suicidaire chez le jeune homosexuel : impact des traumas précoces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Répercussions psychiques du trauma du décès maternel pendant une grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Estellon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brune de Bérail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Numéro 545 (5), pp.365-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.545.0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03063334v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la répétition du trauma dans le contre-transfert en clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension clinique et projective du passage à l’acte suicidaire chez le jeune homosexuel : impact des traumas précoces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barrattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 174 (5), pp.397-401. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 174 (9), pp.795-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647239v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’odeur chez les sujets SDF : le prodrome de la subjectivité ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Pirlot</w:t>
+                <w:t xml:space="preserve">Réflexions sur les processus pervers à l’adolescence, à partir du film Dans la maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (2), pp.122-131. </w:t>
+              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 92 (2), pp.191-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/read.092.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312052v1</w:t>
+                <w:t xml:space="preserve">hal-04315259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture clinique et projective du refus d’engagement dans la thérapie chez une femme victime d’inceste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’odeur chez les sujets SDF : le prodrome de la subjectivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Geoffroy-Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.153.0185⟩</w:t>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (2), pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312071v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses clinique et projective des angoisses du féminin chez une femme atteinte d'une maladie rénale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture clinique et projective du refus d’engagement dans la thérapie chez une femme victime d’inceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pommier</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 35 (3), pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.153.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566706v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les processus pervers à l’adolescence, à partir du film Dans la maison</w:t>
+                <w:t xml:space="preserve">Analyses clinique et projective des angoisses du féminin chez une femme atteinte d'une maladie rénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n° 92 (2), pp.191-200. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (1), pp.143--163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/read.092.0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315259v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des épreuves projectives à la compréhension du vécu psychique de l’inceste chez une femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (2), pp.138-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2014532138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le masochisme à l'œuvre dans l'écriture littéraire (Anaïs Nin) et dans la passion adolescente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. 34 (1), pp.33-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.141.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'acte suicidaire chez des jeunes homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N° 61 (4), pp.169-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.061.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çocuklukta \.Istismara U\u gramış Yetişkinlerin Somatik Da\u gılma Durumundaki Yılmazlıklarına Projektif Yaklaşım [Approche projective de la résilience auprès d'anciennes victimes de maltraitances infantiles lors d'une décompensation somatique à l'âge adulte].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yansıtma : Psikopatoloji ve Projektif Testler Dergisi [The journal of psychopathology and projective tests]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.35--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychiques du virtuel à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preist-Lagache Frédérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (534), pp.467-485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bupsy.534.0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des processus psychiques chez des enfants victimes d'agression sexuelle. Contributions du Rorschach à la clinique du trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Numéro 532 (4), pp.331-348. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.532.0331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de la mentalisation et de l'imaginaire chez l'enfant victime d'un trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Henni-Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N° 63 (2), pp.145-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.063.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des épreuves projectives à la compréhension de la vie affectivo-émotionnelle de l’adolescent violent</w:t>
+                <w:t xml:space="preserve">Évolution du désir d'enfant après l'échec des aides médicales à la procréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Adé</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 60 (1), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.060.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02006175v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle résilience lors d’une désorganisation somatique ?</w:t>
+                <w:t xml:space="preserve">Contributions des épreuves projectives à la compréhension de la vie affectivo-émotionnelle de l’adolescent violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Berdoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (2), pp.177-184. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (4), pp.268-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ppsy/2013522177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315355v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ombre de l'inceste paternel ancien sur la maternité : désorganisation et réorganisation psychique</w:t>
+                <w:t xml:space="preserve">Quelle résilience lors d’une désorganisation somatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Lebrun-Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2013522177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.133.0149⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312077v1</w:t>
+                <w:t xml:space="preserve">hal-04315355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du désir d'enfant après l'échec des aides médicales à la procréation</w:t>
+                <w:t xml:space="preserve">L'ombre de l'inceste paternel ancien sur la maternité : désorganisation et réorganisation psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lebrun-Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rppg.060.0097⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 33 (3), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.133.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315346v1</w:t>
+                <w:t xml:space="preserve">hal-04312077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perte d’objet et menace d’effondrement dans la psychopathologie de l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (1), pp.53-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acte éducatif à l'épreuve de la sexualité adolescente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de résilience chez les femmes atteintes par le VIH en assistance médicale à la procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Amigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.194.0107⟩</w:t>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 98 (2), pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.098.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323601v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de résilience chez les femmes atteintes par le VIH en assistance médicale à la procréation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du roman familial de l'institution aux dérives de la violence éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vavassori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 98 (2), pp.165-178. </w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 39 (2), pp.141-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cnx.098.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cpc.039.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315297v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du roman familial de l'institution aux dérives de la violence éducative</w:t>
+                <w:t xml:space="preserve">L'acte éducatif à l'épreuve de la sexualité adolescente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vavassori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+                <w:t xml:space="preserve">Céline Benmussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cpc.039.0141⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 194 (4), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.194.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315274v1</w:t>
+                <w:t xml:space="preserve">hal-04323601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désaffection dans l’institution : contre-violence éducative et agirs adolescents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Baills</w:t>
+                <w:t xml:space="preserve">Traumatisme de l'inceste et destin du féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-V. Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.191.0057⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169 (6), pp.383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647542v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'infertilité comme analyseur de la parentalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désaffection dans l’institution : contre-violence éducative et agirs adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Baills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cpc.037.0123⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (1), pp. 321-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.191.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647558v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture de l’angoisse dans la création expressionniste : le cas d’Egon Schiele</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'infertilité comme analyseur de la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 37 (2), pp.123-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.037.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647550v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprend le déni de grossesse sur l'investissement de la sexualité génitale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Barigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (51), pp.119-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.051.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De flammes et de cendres : genèse et déclin des héros sportifs</w:t>
+                <w:t xml:space="preserve">La culture de l’angoisse dans la création expressionniste : le cas d’Egon Schiele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (15), pp.34-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647553v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatisme de l'inceste et destin du féminin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Martineau</w:t>
+                <w:t xml:space="preserve">De flammes et de cendres : genèse et déclin des héros sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 36 (1), pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.036.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771586v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impasse de la rivalité maternelle et féminine chez les transsexuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Michel</w:t>
+                <w:t xml:space="preserve">Dérivations du maternel en féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (115), pp.24-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659516v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impasse de la rivalité maternelle et féminine chez les transsexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Michel</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 168 (6), pp.428-434</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 168 (6), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2009.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061815v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la déconstruction créatrice à la déstructuration morbide dans l’œuvre de Fitzgerald</w:t>
+                <w:t xml:space="preserve">Impasse de la rivalité maternelle et féminine chez les transsexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (115), pp.45-49</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 168 (6), pp.428-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647546v1</w:t>
+                <w:t xml:space="preserve">hal-03061815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agir suicidaire de l'adolescent sur écran blanc</w:t>
+                <w:t xml:space="preserve">De la déconstruction créatrice à la déstructuration morbide dans l’œuvre de Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (115), pp.45-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.071.0133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647548v1</w:t>
+                <w:t xml:space="preserve">hal-04647546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérivations du maternel en féminin</w:t>
+                <w:t xml:space="preserve">L'agir suicidaire de l'adolescent sur écran blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, T. 28 n°1 (1), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.071.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647544v1</w:t>
+                <w:t xml:space="preserve">hal-04647548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations de l’amour et de la sexualité chez des sujets en EHPAD malgré le veuvage ? Étude clinique exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications libres de la Société Médico-psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMP, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension du travestissement d’hommes en femmes à l'aune des méthodes projectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ième colloque du Réseau international des Méthodes projectives et Psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société du Rorschach et des méthodes projectives en langue française et Réseau international des méthodes projectives et psychanalyse, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches cliniques et projectives du vécu de l’insuffisance ovarienne précoce chez une femme de 30 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enveloppes psychiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répétition traumatique et ses effets chez une adolescente-traductions cliniques et projectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loupia Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">atteintes du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AV Mazoyer,; E.Venturini,; société française du Rorschach et des méthodes projectives, Mar 2019, Toulouse (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions psychiques du traumatisme lié au harcèlement scolaire à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Vulnérabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etude clinique et projective des enjeux de la suicidalité chez des jeunes homosexuels ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la société du Rorschach et des méthodes projectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude clinique et projective des enjeux de la suicidalité chez des jeunes homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la société du Rorschach et des méthodes projectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société International du Rorschach, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d’une jalousie (presque) ordinaire : de « il m’a à l’œil à je l’ai dans la peau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amours et sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Valérie Mazoyer, Elisa Venturini, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passions destructrices à l’adolescence : le bleu est une couleur chaude</w:t>
+                <w:t xml:space="preserve">Invention et recréation du mythe comme perlaboration du trauma chez Toni Morrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontière limite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCPI, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mythes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334183v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de l’errant dans le cinéma et la littérature -Contributions à la compréhension de la désaffiliation sociale au féminin</w:t>
+                <w:t xml:space="preserve">Passions destructrices à l’adolescence : le bleu est une couleur chaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Frontière limite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPI, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334188v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invention et recréation du mythe comme perlaboration du trauma chez Toni Morrison</w:t>
+                <w:t xml:space="preserve">La figure de l’errant dans le cinéma et la littérature -Contributions à la compréhension de la désaffiliation sociale au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mythes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">L’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334185v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’ombre de la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ombre et lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, 2014, Paris, France. pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazoyer, A-V. (2013). Du corps broyé à sa reconstruction par le miroir : fonctions du reflet et de l'autoportrait chez Frida Kahlo</w:t>
+                <w:t xml:space="preserve">Fonctions sublimatoire, masochique et idéalisante processus pervers à l’adolescence : Quelle modalité d’aménagement de la rencontre avec le féminin- maternel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">regard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPI; revue Adolescence, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334193v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions sublimatoire, masochique et idéalisante processus pervers à l’adolescence : Quelle modalité d’aménagement de la rencontre avec le féminin- maternel ?</w:t>
+                <w:t xml:space="preserve">Mazoyer, A-V. (2013). Du corps broyé à sa reconstruction par le miroir : fonctions du reflet et de l'autoportrait chez Frida Kahlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCPI; revue Adolescence, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341887v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ravissement : un risque féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ravissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art- thérapie,, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des épreuves projectives à la compréhension de la vie affectivo-émotionnelle de l’adolescent violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale à la réunion de communications de la Société Médico-Psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mal (e) fatal dans le couple créateur : Sylvia Plath et Ted Hughes ; Zelda Fitzgerald et Scott Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amours, désamours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, congrès international SIPE-AT., 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corps morcelé à la création dans la psychose : le cas d’un sujet schizophrène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumi TAUPIN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amours, désamours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIPE, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On viole une princesse...en la touchant des yeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illusion, apparence, transparence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art- thérapie,, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de passe et la condition de passager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création à l’œuvre : expression, transgression, transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIPE; CH Dijon; Association itinéraire Singuliers passage/ pas sage, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cénotaphes des pères tenus au secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partager, lever, taire un secret,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art- thérapie,, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8883,383 +8895,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abus sexuels infantiles extrafamiliaux et construction du féminin : vulnérabilités précoces et infiltrations dans le vécu conjugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Barmo</w:t>
+                <w:t xml:space="preserve">DU BOULEVERSEMENT IDENTITAIRE DE LA MATERNITÉ AU VÉCU RELATIONNEL DE LA MÈRE À SON BÉBÉ EN POST-PARTUM IMMÉDIAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATTACHEMENT ET CULTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381517v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DU BOULEVERSEMENT IDENTITAIRE DE LA MATERNITÉ AU VÉCU RELATIONNEL DE LA MÈRE À SON BÉBÉ EN POST-PARTUM IMMÉDIAT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Elodie</w:t>
+                <w:t xml:space="preserve">Abus sexuels infantiles extrafamiliaux et construction du féminin : vulnérabilités précoces et infiltrations dans le vécu conjugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATTACHEMENT ET CULTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381512v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude clinique et projective des enjeux de la suicidalité chez des jeunes homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès de la Société Internationale du Rorschach et des Méthodes Projectives : « Developments in projective research and practice. Emerging issues and discoveries », Paris, 17-21 juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels aménagements psychiques après une tentative de suicide chez des jeunes homosexuels ? Réflexions sur le trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Enfance, adolescence, famille et vulnérabilités : enjeux psychopathologiques, perspectives thérapeutiques, éducatives et sociales », organisé par l'EA 3918 CERReV (Centre d'Etude et de Recherche sur les Risques et les Vulnérabilités), Université de Caen Normandie, Caen, 14-15 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Caen, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9269,104 +9281,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amours et désamours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUM, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9376,198 +9388,198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-30, 2021, 978-2-7492-7189-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énigmes de la créativité et de la création en psychanalyse pour une éthique psychanalytique de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9577,88 +9589,88 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deise Matos do Amparo; Eliana Rigotto Lazzarini; Isabela Machado da Silva; Larissa Polejack. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia Clínica e Cultura Contemporânea 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technopolitik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.180-199, 2017, 978-85-92918-14-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9726,51 +9738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B0E10E6"/>
+    <w:nsid w:val="A73B1DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9957,51 +9969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-valerie-mazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6375-5182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109266625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ballet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laimou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thulliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Pasini Da Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Matos Do Amparo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/revconv.17n.7-084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.033.0051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.080.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.239.0143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Simoes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0979" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Carraca Neves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.222.0085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Corr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.224.0199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Spiers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13034-022-00505-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ballet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0178" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie-Corinne Senot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baranger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Egler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine H&#233;bert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caouette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Mary C&#233;nat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.569.0245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David Camps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00890" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brodeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. C&#233;nat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derivois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loupia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.028.0127" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.844.1021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Geoffroy-Romane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pirlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0156" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.184.0243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.099.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Derivois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaz-Cerniglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Albrieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0855" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Auriol-Verge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune de Berail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040111ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Racca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041694ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0213" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schouvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune de B&#233;rail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0365" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barrattini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6PBGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-03GNSK1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0185" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2014.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.092.0191" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2014532138" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PKC368NV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.141.0033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.061.0169" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preist-Lagache Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.534.0467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.532.0331" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Henni-Juillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0145" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ad&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.02.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G801JXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2013522177" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BR5B5RS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lebrun-Devemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.133.0149" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315346v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.060.0097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647236v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.09.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWR1CGZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benmussa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amigues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.194.0107" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.098.0165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315274v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.039.0141" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Baills" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.191.0057" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647558v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.037.0123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Barigou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.051.0119" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647553v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0151" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771586v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Mazoyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Martineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.05.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.10.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647548v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.071.0133" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647544v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966882v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322666v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loupia Sarah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334185v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619274v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342346v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342351v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi TAUPIN" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05381517v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05381512v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Elodie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Venturini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320030v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psicc.unb.br/wp-content/uploads/2024/07/Livro-Psicologia-Clinica-e-Cultura-Contemporanea-3.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-valerie-mazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6375-5182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109266625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ballet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laimou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barmo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thulliez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Pasini Da Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Matos Do Amparo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/revconv.17n.7-084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.033.0051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.080.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.239.0143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Simoes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0979" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Carraca Neves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.222.0085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Corr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.224.0199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Spiers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13034-022-00505-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ballet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie-Corinne Senot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Egler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine H&#233;bert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caouette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Mary C&#233;nat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.844.1021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chauvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.569.0245" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0149" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David Camps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00890" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brodeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. C&#233;nat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derivois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loupia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.028.0127" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Geoffroy-Romane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pirlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0156" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.184.0243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.099.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Derivois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaz-Cerniglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Albrieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0855" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Auriol-Verge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune de Berail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040111ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Racca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041694ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0213" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schouvey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune de B&#233;rail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0365" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barrattini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6PBGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.092.0191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542122" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-03GNSK1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0185" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2014.02.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGQ6L7W1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2014532138" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PKC368NV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315332v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.141.0033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.061.0169" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preist-Lagache Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.534.0467" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.532.0331" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Henni-Juillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0145" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.060.0097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ad&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.02.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G801JXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2013522177" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BR5B5RS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lebrun-Devemy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.133.0149" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.09.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWR1CGZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.098.0165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.039.0141" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323601v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benmussa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amigues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.194.0107" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771586v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Mazoyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Martineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.05.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Baills" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.191.0057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647558v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.037.0123" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Barigou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.051.0119" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0151" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.10.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061815v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647546v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647548v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.071.0133" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loupia Sarah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334183v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334191v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334193v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi TAUPIN" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05381512v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Elodie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05381517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076533v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076523v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Venturini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psicc.unb.br/wp-content/uploads/2024/07/Livro-Psicologia-Clinica-e-Cultura-Contemporanea-3.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>