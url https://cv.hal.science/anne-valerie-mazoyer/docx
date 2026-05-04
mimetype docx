--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -187,325 +187,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences institutionnelles des agirs adolescents en établissements sociaux et médico-sociaux</w:t>
+                <w:t xml:space="preserve">Étude clinique et projective des effets de symbolisation des dispositifs danse écriture chez des femmes anciennement victimes d’inceste paternel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.222-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006091v1</w:t>
+                <w:t xml:space="preserve">hal-05278148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude clinique et projective des effets de symbolisation des dispositifs danse écriture chez des femmes anciennement victimes d’inceste paternel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude qualitative du vécu du harcèlement par les adolescents victimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Laimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa’ El Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (1), pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05278148v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude qualitative du vécu du harcèlement par les adolescents victimes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidences institutionnelles des agirs adolescents en établissements sociaux et médico-sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04857640v1</w:t>
+                <w:t xml:space="preserve">hal-05006091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction séparatrice d’un épisode d’hypomanie après un moment de mélancolie ordinaire amoureuse</w:t>
               </w:r>
@@ -1342,1599 +1342,1599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des méthodes projectives à la compréhension des tentatives de suicide d’adolescentes ayant été adoptées à l’international durant leur enfance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violences dans la famille : quels accompagnements pour les enfants victimes et auteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rowena Carraca Neves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Loiseau</w:t>
+                <w:t xml:space="preserve">Sonia Corré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Vol. 42 (2), pp.85-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.222.0085⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Vol. 42 (4), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.224.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312004v1</w:t>
+                <w:t xml:space="preserve">hal-04303880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences dans la famille : quels accompagnements pour les enfants victimes et auteurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Experience of Bullying among Adolescents Receiving Mental Health Care: An Interpretative Phenomenological Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Spiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Corré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mayssa El Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Laimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 42 (4), pp.199-208. </w:t>
+              <w:t xml:space="preserve">Child and Adolescent Psychiatry and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.224.0199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13034-022-00505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303880v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Experience of Bullying among Adolescents Receiving Mental Health Care: An Interpretative Phenomenological Analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’apport des méthodes projectives à la compréhension des tentatives de suicide d’adolescentes ayant été adoptées à l’international durant leur enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deise Matos Do Amparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Spiers</w:t>
+                <w:t xml:space="preserve">Rowena Carraca Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayssa El Husseini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child and Adolescent Psychiatry and Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.69. </w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 42 (2), pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13034-022-00505-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psys.222.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760910v1</w:t>
+                <w:t xml:space="preserve">hal-04312004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences psychiques de la transidentité d’un adolescent sur la paternité et l’identité masculine. Étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescence et harcèlement : étude des vulnérabilités familiales grâce au dessin de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cayla</w:t>
+                <w:t xml:space="preserve">Claudie-Corinne Senot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Egler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 179 (6), pp.545-552. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.014⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 179 (5), pp.445-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647238v1</w:t>
+                <w:t xml:space="preserve">hal-04344716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions cliniques et projectives du harcèlement à l’adolescence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence and associated mental health outcomes of child sexual abuse in youth in France: Observations from a convenience sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Caouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Mary Cénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 282, pp.820-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.12.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ep.090.0178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04303894v1</w:t>
+                <w:t xml:space="preserve">hal-04312013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescence et harcèlement : étude des vulnérabilités familiales grâce au dessin de la famille</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions cliniques et projectives du harcèlement à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.021⟩</w:t>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 90 (2), pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.090.0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344716v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and associated mental health outcomes of child sexual abuse in youth in France: Observations from a convenience sample</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jude Mary Cénat</w:t>
+                <w:t xml:space="preserve">Expressions cliniques et projectives de la distorsion et de la répression de l’affect chez les femmes victimes d’inceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Karray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 282, pp.820-828. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (2), pp.152-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.12.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312013v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions cliniques et projectives de la distorsion et de la répression de l’affect chez les femmes victimes d’inceste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidences psychiques de la transidentité d’un adolescent sur la paternité et l’identité masculine. Étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 179 (2), pp.152-160. </w:t>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.545-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070540v1</w:t>
+                <w:t xml:space="preserve">hal-04647238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité limite et processus mélancolique</w:t>
+                <w:t xml:space="preserve">Que peut nous apprendre la méthodologie projective sur l’élaboration du féminin chez une adolescente harcelée ? Réflexions thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfp.844.1021⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro 569 (5), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.569.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909461v1</w:t>
+                <w:t xml:space="preserve">hal-04070542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut nous apprendre la méthodologie projective sur l’élaboration du féminin chez une adolescente harcelée ? Réflexions thérapeutiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violaine Chauvin</w:t>
+                <w:t xml:space="preserve">Using a Mixed-Methods Approach to Analyze Traumatic Experiences and Factors of Vulnerability Among Adolescent Victims of Bullying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Laimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa’ El Husseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.569.0245⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (art. 890), [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070542v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu psychique d’une mère d’adolescente placée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 112 (2), pp.149-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnx.112.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Mixed-Methods Approach to Analyze Traumatic Experiences and Factors of Vulnerability Among Adolescent Victims of Bullying</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Child sexual abuse as a risk factor for dating victimization in adolescent girls and young adult women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Derivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00890⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.e111-e119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227904v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child sexual abuse as a risk factor for dating victimization in adolescent girls and young adult women in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Souffrance dans la transmission. Traductions cliniques et projectives d’un inceste familial répété sur deux générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Loupia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.08.006⟩</w:t>
+              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 28 (2), pp.127-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pcp.028.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312023v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrance dans la transmission. Traductions cliniques et projectives d’un inceste familial répété sur deux générations</w:t>
+                <w:t xml:space="preserve">Sexualité limite et processus mélancolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Loupia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Estellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 28 (2), pp.127-141. </w:t>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pulsion de vie, 84 (4), pp.1021-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pcp.028.0127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfp.844.1021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303888v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une voie vers la réciprocité dans l’accueil aux soins des personnes sans domicile fixe</w:t>
               </w:r>
@@ -3219,64 +3219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner le déménagement des mineurs non accompagnés : une étude exploratoire en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Derivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Mary Cénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Vaz-Cerniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,51 +3340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences sexuelles infantiles : quelle(s) évolution(s) de la latence à l’adolescence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Auriol-Verge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brune de Berail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3808,51 +3808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infanticide maternel et l’inceste paternel à partir d’une analyse des films À perdre la raison et Elle ne pleure pas, elle chante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,1344 +3906,1344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la répétition du trauma dans le contre-transfert en clinique</w:t>
+                <w:t xml:space="preserve">Répercussions psychiques du trauma du décès maternel pendant une grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brune de Bérail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Numéro 545 (5), pp.365-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.545.0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647239v1</w:t>
+                <w:t xml:space="preserve">hal-04315352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions psychiques du trauma du décès maternel pendant une grossesse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension clinique et projective du passage à l’acte suicidaire chez le jeune homosexuel : impact des traumas précoces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barrattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.545.0365⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174 (9), pp.795-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315352v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension clinique et projective du passage à l’acte suicidaire chez le jeune homosexuel : impact des traumas précoces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions sur la répétition du trauma dans le contre-transfert en clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Estellon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 174 (9), pp.795-799. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 174 (5), pp.397-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.09.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03063334v1</w:t>
+                <w:t xml:space="preserve">hal-04647239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les processus pervers à l’adolescence, à partir du film Dans la maison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+                <w:t xml:space="preserve">L’odeur chez les sujets SDF : le prodrome de la subjectivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Geoffroy-Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n° 92 (2), pp.191-200. </w:t>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (2), pp.122-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/read.092.0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315259v1</w:t>
+                <w:t xml:space="preserve">hal-04312052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’odeur chez les sujets SDF : le prodrome de la subjectivité ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture clinique et projective du refus d’engagement dans la thérapie chez une femme victime d’inceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 35 (3), pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.153.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542122⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04312052v1</w:t>
+                <w:t xml:space="preserve">hal-04312071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture clinique et projective du refus d’engagement dans la thérapie chez une femme victime d’inceste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses clinique et projective des angoisses du féminin chez une femme atteinte d'une maladie rénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sanchez</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.153.0185⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (1), pp.143--163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312071v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses clinique et projective des angoisses du féminin chez une femme atteinte d'une maladie rénale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur les processus pervers à l’adolescence, à partir du film Dans la maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 92 (2), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/read.092.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2014.02.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01566706v1</w:t>
+                <w:t xml:space="preserve">hal-04315259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des épreuves projectives à la compréhension du vécu psychique de l’inceste chez une femme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Çocuklukta \.Istismara U\u gramış Yetişkinlerin Somatik Da\u gılma Durumundaki Yılmazlıklarına Projektif Yaklaşım [Approche projective de la résilience auprès d'anciennes victimes de maltraitances infantiles lors d'une décompensation somatique à l'âge adulte].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Harrati</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Yansıtma : Psikopatoloji ve Projektif Testler Dergisi [The journal of psychopathology and projective tests]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.35--45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312067v1</w:t>
+                <w:t xml:space="preserve">hal-01566718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le masochisme à l'œuvre dans l'écriture littéraire (Anaïs Nin) et dans la passion adolescente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux psychiques du virtuel à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preist-Lagache Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.141.0033⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (534), pp.467-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.534.0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315332v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l'acte suicidaire chez des jeunes homosexuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le masochisme à l'œuvre dans l'écriture littéraire (Anaïs Nin) et dans la passion adolescente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ep.061.0169⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 34 (1), pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.141.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315340v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Çocuklukta \.Istismara U\u gramış Yetişkinlerin Somatik Da\u gılma Durumundaki Yılmazlıklarına Projektif Yaklaşım [Approche projective de la résilience auprès d'anciennes victimes de maltraitances infantiles lors d'une décompensation somatique à l'âge adulte].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension de l'acte suicidaire chez des jeunes homosexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barrattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pommier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yansıtma : Psikopatoloji ve Projektif Testler Dergisi [The journal of psychopathology and projective tests]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 61 (4), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.061.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566718v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux psychiques du virtuel à l'adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Preist-Lagache Frédérique</w:t>
+                <w:t xml:space="preserve">Contribution des épreuves projectives à la compréhension du vécu psychique de l’inceste chez une femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.138-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2014532138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.534.0467⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315294v1</w:t>
+                <w:t xml:space="preserve">hal-04312067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des processus psychiques chez des enfants victimes d'agression sexuelle. Contributions du Rorschach à la clinique du trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Numéro 532 (4), pp.331-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5362,1795 +5362,1795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du désir d'enfant après l'échec des aides médicales à la procréation</w:t>
+                <w:t xml:space="preserve">Quelle résilience lors d’une désorganisation somatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n° 60 (1), pp.97-108. </w:t>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rppg.060.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2013522177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315346v1</w:t>
+                <w:t xml:space="preserve">hal-04315355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des épreuves projectives à la compréhension de la vie affectivo-émotionnelle de l’adolescent violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 171 (4), pp.268-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle résilience lors d’une désorganisation somatique ?</w:t>
+                <w:t xml:space="preserve">L'ombre de l'inceste paternel ancien sur la maternité : désorganisation et réorganisation psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lebrun-Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 33 (3), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.133.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ppsy/2013522177⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04315355v1</w:t>
+                <w:t xml:space="preserve">hal-04312077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ombre de l'inceste paternel ancien sur la maternité : désorganisation et réorganisation psychique</w:t>
+                <w:t xml:space="preserve">Évolution du désir d'enfant après l'échec des aides médicales à la procréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vol. 33 (3), pp.149-156. </w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 60 (1), pp.97-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.133.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rppg.060.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312077v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perte d’objet et menace d’effondrement dans la psychopathologie de l’adolescence</w:t>
+                <w:t xml:space="preserve">L'acte éducatif à l'épreuve de la sexualité adolescente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Benmussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2010.09.007⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 194 (4), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.194.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647236v1</w:t>
+                <w:t xml:space="preserve">hal-04323601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de résilience chez les femmes atteintes par le VIH en assistance médicale à la procréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 98 (2), pp.165-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.098.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du roman familial de l'institution aux dérives de la violence éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 39 (2), pp.141-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cpc.039.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acte éducatif à l'épreuve de la sexualité adolescente</w:t>
+                <w:t xml:space="preserve">Perte d’objet et menace d’effondrement dans la psychopathologie de l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Amigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (1), pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.194.0107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04323601v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatisme de l'inceste et destin du féminin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désaffection dans l’institution : contre-violence éducative et agirs adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-V. Mazoyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Martineau</w:t>
+                <w:t xml:space="preserve">Tristan Baills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (1), pp. 321-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.191.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771586v1</w:t>
+                <w:t xml:space="preserve">hal-04647542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désaffection dans l’institution : contre-violence éducative et agirs adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'infertilité comme analyseur de la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Baills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.191.0057⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 37 (2), pp.123-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.037.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647542v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'infertilité comme analyseur de la parentalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La culture de l’angoisse dans la création expressionniste : le cas d’Egon Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (15), pp.34-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647558v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprend le déni de grossesse sur l'investissement de la sexualité génitale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Barigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (51), pp.119-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.051.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture de l’angoisse dans la création expressionniste : le cas d’Egon Schiele</w:t>
+                <w:t xml:space="preserve">De flammes et de cendres : genèse et déclin des héros sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 36 (1), pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.036.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647550v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De flammes et de cendres : genèse et déclin des héros sportifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+                <w:t xml:space="preserve">Traumatisme de l'inceste et destin du féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-V. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
+                <w:t xml:space="preserve">J.-P. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n° 36 (1), pp.151-165. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169 (6), pp.383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cpc.036.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647553v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérivations du maternel en féminin</w:t>
+                <w:t xml:space="preserve">Impasse de la rivalité maternelle et féminine chez les transsexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (115), pp.24-28</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 168 (6), pp.428-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647544v1</w:t>
+                <w:t xml:space="preserve">hal-03061815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impasse de la rivalité maternelle et féminine chez les transsexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 168 (6), pp.428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2009.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impasse de la rivalité maternelle et féminine chez les transsexuelles</w:t>
+                <w:t xml:space="preserve">De la déconstruction créatrice à la déstructuration morbide dans l’œuvre de Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 168 (6), pp.428-434</w:t>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (115), pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061815v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la déconstruction créatrice à la déstructuration morbide dans l’œuvre de Fitzgerald</w:t>
+                <w:t xml:space="preserve">L'agir suicidaire de l'adolescent sur écran blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, T. 28 n°1 (1), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.071.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647546v1</w:t>
+                <w:t xml:space="preserve">hal-04647548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agir suicidaire de l'adolescent sur écran blanc</w:t>
+                <w:t xml:space="preserve">Dérivations du maternel en féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (115), pp.24-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.071.0133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647548v1</w:t>
+                <w:t xml:space="preserve">hal-04647544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7263,51 +7263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension du travestissement d’hommes en femmes à l'aune des méthodes projectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7548,51 +7548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions psychiques du traumatisme lié au harcèlement scolaire à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7624,217 +7624,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Etude clinique et projective des enjeux de la suicidalité chez des jeunes homosexuels ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Étude clinique et projective des enjeux de la suicidalité chez des jeunes homosexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la société du Rorschach et des méthodes projectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société International du Rorschach, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320019v1</w:t>
+                <w:t xml:space="preserve">hal-04342342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude clinique et projective des enjeux de la suicidalité chez des jeunes homosexuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">« Etude clinique et projective des enjeux de la suicidalité chez des jeunes homosexuels ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la société du Rorschach et des méthodes projectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société International du Rorschach, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342342v1</w:t>
+                <w:t xml:space="preserve">hal-04320019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d’une jalousie (presque) ordinaire : de « il m’a à l’œil à je l’ai dans la peau »</w:t>
               </w:r>
@@ -7883,234 +7883,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invention et recréation du mythe comme perlaboration du trauma chez Toni Morrison</w:t>
+                <w:t xml:space="preserve">Passions destructrices à l’adolescence : le bleu est une couleur chaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mythes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Frontière limite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPI, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334185v1</w:t>
+                <w:t xml:space="preserve">hal-04334183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passions destructrices à l’adolescence : le bleu est une couleur chaude</w:t>
+                <w:t xml:space="preserve">La figure de l’errant dans le cinéma et la littérature -Contributions à la compréhension de la désaffiliation sociale au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontière limite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCPI, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">L’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334183v1</w:t>
+                <w:t xml:space="preserve">hal-04334188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de l’errant dans le cinéma et la littérature -Contributions à la compréhension de la désaffiliation sociale au féminin</w:t>
+                <w:t xml:space="preserve">Invention et recréation du mythe comme perlaboration du trauma chez Toni Morrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Mythes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334188v1</w:t>
+                <w:t xml:space="preserve">hal-04334185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’ombre de la création</w:t>
               </w:r>
@@ -8159,355 +8159,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions sublimatoire, masochique et idéalisante processus pervers à l’adolescence : Quelle modalité d’aménagement de la rencontre avec le féminin- maternel ?</w:t>
+                <w:t xml:space="preserve">Mazoyer, A-V. (2013). Du corps broyé à sa reconstruction par le miroir : fonctions du reflet et de l'autoportrait chez Frida Kahlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCPI; revue Adolescence, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341887v1</w:t>
+                <w:t xml:space="preserve">hal-04334193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazoyer, A-V. (2013). Du corps broyé à sa reconstruction par le miroir : fonctions du reflet et de l'autoportrait chez Frida Kahlo</w:t>
+                <w:t xml:space="preserve">Fonctions sublimatoire, masochique et idéalisante processus pervers à l’adolescence : Quelle modalité d’aménagement de la rencontre avec le féminin- maternel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">regard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art-thérapie, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPI; revue Adolescence, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334193v1</w:t>
+                <w:t xml:space="preserve">hal-04341887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ravissement : un risque féminin</w:t>
+                <w:t xml:space="preserve">Contributions des épreuves projectives à la compréhension de la vie affectivo-émotionnelle de l’adolescent violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Berdoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ravissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art- thérapie,, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Communication orale à la réunion de communications de la Société Médico-Psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341896v1</w:t>
+                <w:t xml:space="preserve">hal-04619274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des épreuves projectives à la compréhension de la vie affectivo-émotionnelle de l’adolescent violent</w:t>
+                <w:t xml:space="preserve">Le ravissement : un risque féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale à la réunion de communications de la Société Médico-Psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Ravissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art- thérapie,, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619274v1</w:t>
+                <w:t xml:space="preserve">hal-04341896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mal (e) fatal dans le couple créateur : Sylvia Plath et Ted Hughes ; Zelda Fitzgerald et Scott Fitzgerald</w:t>
               </w:r>
@@ -8713,51 +8713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de passe et la condition de passager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8808,51 +8808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cénotaphes des pères tenus au secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partager, lever, taire un secret,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychopathologie de l’Expression et d’Art- thérapie,, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8903,221 +8903,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DU BOULEVERSEMENT IDENTITAIRE DE LA MATERNITÉ AU VÉCU RELATIONNEL DE LA MÈRE À SON BÉBÉ EN POST-PARTUM IMMÉDIAT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Elodie</w:t>
+                <w:t xml:space="preserve">Abus sexuels infantiles extrafamiliaux et construction du féminin : vulnérabilités précoces et infiltrations dans le vécu conjugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATTACHEMENT ET CULTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381512v1</w:t>
+                <w:t xml:space="preserve">hal-05381517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abus sexuels infantiles extrafamiliaux et construction du féminin : vulnérabilités précoces et infiltrations dans le vécu conjugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Barmo</w:t>
+                <w:t xml:space="preserve">DU BOULEVERSEMENT IDENTITAIRE DE LA MATERNITÉ AU VÉCU RELATIONNEL DE LA MÈRE À SON BÉBÉ EN POST-PARTUM IMMÉDIAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATTACHEMENT ET CULTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381517v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude clinique et projective des enjeux de la suicidalité chez des jeunes homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9168,51 +9168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels aménagements psychiques après une tentative de suicide chez des jeunes homosexuels ? Réflexions sur le trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9549,51 +9549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énigmes de la créativité et de la création en psychanalyse pour une éthique psychanalytique de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9738,51 +9738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A73B1DC2"/>
+    <w:nsid w:val="50E025F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9969,51 +9969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-valerie-mazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6375-5182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109266625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ballet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laimou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barmo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thulliez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Pasini Da Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Matos Do Amparo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/revconv.17n.7-084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.033.0051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.080.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.239.0143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Simoes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0979" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Carraca Neves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.222.0085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Corr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.224.0199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Spiers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13034-022-00505-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ballet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie-Corinne Senot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Egler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine H&#233;bert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caouette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Mary C&#233;nat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.844.1021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chauvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.569.0245" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0149" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David Camps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00890" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brodeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. C&#233;nat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derivois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loupia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.028.0127" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Geoffroy-Romane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pirlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0156" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.184.0243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.099.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Derivois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaz-Cerniglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Albrieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0855" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Auriol-Verge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune de Berail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040111ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Racca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041694ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0213" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schouvey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune de B&#233;rail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0365" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barrattini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6PBGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.092.0191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542122" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-03GNSK1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0185" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2014.02.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGQ6L7W1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2014532138" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PKC368NV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315332v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.141.0033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.061.0169" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preist-Lagache Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.534.0467" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.532.0331" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Henni-Juillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0145" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.060.0097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ad&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.02.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G801JXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2013522177" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BR5B5RS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lebrun-Devemy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.133.0149" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.09.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWR1CGZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.098.0165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.039.0141" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323601v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benmussa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amigues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.194.0107" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771586v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Mazoyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Martineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.05.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Baills" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.191.0057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647558v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.037.0123" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Barigou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.051.0119" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0151" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.10.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061815v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647546v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647548v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.071.0133" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loupia Sarah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334183v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334191v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334193v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi TAUPIN" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05381512v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Elodie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05381517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076533v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076523v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Venturini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psicc.unb.br/wp-content/uploads/2024/07/Livro-Psicologia-Clinica-e-Cultura-Contemporanea-3.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-valerie-mazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6375-5182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109266625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ballet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laimou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barmo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thulliez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Pasini Da Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Matos Do Amparo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/revconv.17n.7-084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.033.0051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.080.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.239.0143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Simoes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0979" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Corr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.224.0199" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Spiers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13034-022-00505-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Carraca Neves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.222.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie-Corinne Senot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Egler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine H&#233;bert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Smith" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caouette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Mary C&#233;nat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ballet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.569.0245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David Camps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00890" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brodeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. C&#233;nat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derivois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.08.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loupia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.028.0127" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.844.1021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Geoffroy-Romane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pirlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0156" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.184.0243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.099.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Derivois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaz-Cerniglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Albrieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0855" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Auriol-Verge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune de Berail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040111ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Racca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041694ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0213" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schouvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune de B&#233;rail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0365" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barrattini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6PBGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-03GNSK1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0185" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2014.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGQ6L7W1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.092.0191" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preist-Lagache Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.534.0467" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.141.0033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.061.0169" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2014532138" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PKC368NV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.532.0331" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Henni-Juillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0145" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2013522177" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BR5B5RS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ad&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.02.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G801JXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lebrun-Devemy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.133.0149" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.060.0097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Benmussa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amigues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.194.0107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.098.0165" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.039.0141" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.09.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWR1CGZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Baills" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.191.0057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.037.0123" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315323v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Barigou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.051.0119" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771586v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Mazoyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Martineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.05.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.10.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647546v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.071.0133" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loupia Sarah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334188v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334191v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334193v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619274v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341896v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi TAUPIN" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05381517v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05381512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Elodie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076533v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076523v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Venturini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psicc.unb.br/wp-content/uploads/2024/07/Livro-Psicologia-Clinica-e-Cultura-Contemporanea-3.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>