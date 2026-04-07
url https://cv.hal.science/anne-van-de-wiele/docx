--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,554 +100,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Tracking of Highly Pathogenic Avian Influenza A(H5N1) Outbreak in Griffon Vultures, Southern Europe, 2022</w:t>
+                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hirschinger</w:t>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Höfle</w:t>
+                <w:t xml:space="preserve">Marc Artois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Sánchez-Cano</w:t>
+                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guinat</w:t>
+                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Croville</w:t>
+                <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (8), pp.1589-1599. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3108.241456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186926v1</w:t>
+                <w:t xml:space="preserve">anses-05392929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Tracking of Highly Pathogenic Avian Influenza A(H5N1) Outbreak in Griffon Vultures, Southern Europe, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Julien Hirschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Artois</w:t>
+                <w:t xml:space="preserve">Ursula Höfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+                <w:t xml:space="preserve">Alberto Sánchez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
+                <w:t xml:space="preserve">Claire Guinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Payne</w:t>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (8), pp.1589-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3108.241456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05392929v1</w:t>
+                <w:t xml:space="preserve">hal-05186926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France Bilan de la saison 2022-2023</w:t>
+                <w:t xml:space="preserve">Variation in the prion protein gene (PRNP) open reading frame sequence in French cervids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Palumbo</w:t>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01362-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056570v1</w:t>
+                <w:t xml:space="preserve">hal-04687144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the prion protein gene (PRNP) open reading frame sequence in French cervids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France Bilan de la saison 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687144v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brucellosis in Alpine ibex: 10 years of research and expert assessments</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,277 +1703,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions du dossier de la brucellose sur les bouquetins du Bargy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Calenge</w:t>
+                <w:t xml:space="preserve">Analyses phylogénétiques des virus influenza aviaire H5 hautement pathogènes en France durant l’épizootie 2020-21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cherbonnel-Pansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques du groupe d'étude pour l'écopathologie de la faune sauvage de montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEEFSM, Oct 2022, Cordoba, Espagne</w:t>
+              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227017v1</w:t>
+                <w:t xml:space="preserve">anses-04082343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses phylogénétiques des virus influenza aviaire H5 hautement pathogènes en France durant l’épizootie 2020-21</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katell Louboutin</w:t>
+                <w:t xml:space="preserve">Les évolutions du dossier de la brucellose sur les bouquetins du Bargy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">journées scientifiques du groupe d'étude pour l'écopathologie de la faune sauvage de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEEFSM, Oct 2022, Cordoba, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082343v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquence et persistance des staphylocoques coagulase négative au tarissement et relations avec les numérations cellulaires chez la brebis laitière</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Piestrzynska-Kajtoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Gavier-Widén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73 Annual International conference of the Wildlife Disease Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Victoria (Canada), France</w:t>
@@ -2366,103 +2366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIDISCIPLINARY TRACKING OF A HIGHLY PATHOGENIC AVIAN INFLUENZA H5N1 OUTBREAK IN EUROPEAN GRIFFON VULTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hirschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Höfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Sánchez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Wildlife Disease Association conference (EWDA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Stralsund, Germany. </w:t>
@@ -2526,301 +2526,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des connaissances disponibles à l’OFB sur l’estimation de la taille des populations de sanglier en France métropolitaine, et des connaissances sur la biologie de l’espèce en lien avec le risque PPA (1er partie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restitution des avancées du projet Eu-CWD (Chronic Wasting Desease)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éveline Nivois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+                <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2024, 50p</w:t>
+              <w:t xml:space="preserve">Réseau Ongulés sauvages ONF-FNC-FDC. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901765v1</w:t>
+                <w:t xml:space="preserve">hal-05288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution des avancées du projet Eu-CWD (Chronic Wasting Desease)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mobilisation des connaissances disponibles à l’OFB sur l’estimation de la taille des populations de sanglier en France métropolitaine, et des connaissances sur la biologie de l’espèce en lien avec le risque PPA (1er partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+                <w:t xml:space="preserve">Éveline Nivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Martin</w:t>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réseau Ongulés sauvages ONF-FNC-FDC. 2024</w:t>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2024, 50p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05288507v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif aux conditions de mise à l’abri des volailles élevées en plein air en vue de la prévention de l’introduction de virus influenza aviaires hautement pathogènes par des oiseaux sauvages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3921,51 +3921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula H&#246;fle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3108.241456" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Anselme-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall-Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Straughan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valognes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cimarosti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bugnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van de Wiele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04415943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04452206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C To&#239;go" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04227017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Consalvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Wiele" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16088.81923" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03972609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette, Ducatez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula H&#246;fle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3108.241456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Anselme-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall-Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Straughan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valognes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cimarosti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bugnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van de Wiele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04415943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04452206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C To&#239;go" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04227017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Consalvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Wiele" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16088.81923" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03972609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette, Ducatez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>