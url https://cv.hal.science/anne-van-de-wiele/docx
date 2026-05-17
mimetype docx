--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -66,1376 +66,1644 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
+                <w:t xml:space="preserve">SURVEILLANCE OF HIGHLY PATHOGENIC AVIAN INFLUENZA IN WILD BIRDS IN FRANCE, 2016–22: WHAT DID WE LEARN FROM MORTALITY DATA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Louison Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Artois</w:t>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
+                <w:t xml:space="preserve">Nicolas Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Payne</w:t>
+                <w:t xml:space="preserve">Emma Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7589/JWD-D-25-00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05392929v1</w:t>
+                <w:t xml:space="preserve">hal-05621930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Tracking of Highly Pathogenic Avian Influenza A(H5N1) Outbreak in Griffon Vultures, Southern Europe, 2022</w:t>
+                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hirschinger</w:t>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Höfle</w:t>
+                <w:t xml:space="preserve">Marc Artois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Sánchez-Cano</w:t>
+                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guinat</w:t>
+                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Croville</w:t>
+                <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (8), pp.1589-1599. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3108.241456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186926v1</w:t>
+                <w:t xml:space="preserve">anses-05392929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the prion protein gene (PRNP) open reading frame sequence in French cervids</w:t>
+                <w:t xml:space="preserve">Highly Pathogenic Clade 2.3.4.4b H5N1 Influenza Virus in Seabirds in France, 2022–2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laubier</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55 (1), pp.105. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01362-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/tbed/8895883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687144v1</w:t>
+                <w:t xml:space="preserve">anses-04986637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France Bilan de la saison 2022-2023</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Tracking of Highly Pathogenic Avian Influenza A(H5N1) Outbreak in Griffon Vultures, Southern Europe, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
+                <w:t xml:space="preserve">Julien Hirschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Palumbo</w:t>
+                <w:t xml:space="preserve">Ursula Höfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Alberto Sánchez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Scoizec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+                <w:t xml:space="preserve">Claire Guinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (8), pp.1589-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3108.241456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056570v1</w:t>
+                <w:t xml:space="preserve">hal-05186926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucellosis in Alpine ibex: 10 years of research and expert assessments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in the prion protein gene (PRNP) open reading frame sequence in French cervids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Anselme-Martin</w:t>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Calenge</w:t>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023132⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01362-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04276841v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly pathogenic avian influenza affects vultures’ movements and breeding output</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France Bilan de la saison 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le Gall-Ladevèze</w:t>
+                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Straughan</w:t>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189620v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple independent introductions of highly pathogenic avian influenza H5 viruses during the 2020–2021 epizootic in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brucellosis in Alpine ibex: 10 years of research and expert assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+                <w:t xml:space="preserve">Stéphane Anselme-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Niqueux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
+                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14711⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (10), pp.722-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03966161v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04276841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology: II. Geographical level: hierarchical transfer of the herd model to the regional disease spread</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly pathogenic avian influenza affects vultures’ movements and breeding output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Gall-Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Durand</w:t>
+                <w:t xml:space="preserve">Léa Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Ducrot</w:t>
+                <w:t xml:space="preserve">Robert Straughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.05.015⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (17), pp.3766-3774.e1-e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00162572v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three enzyme-linked immunosorbent assays for serologic diagnosis of contagious agalactia in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Valognes</w:t>
+                <w:t xml:space="preserve">Multiple independent introductions of highly pathogenic avian influenza H5 viruses during the 2020–2021 epizootic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (6), pp.4028-4033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678607v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03966161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology: II. Geographical level: hierarchical transfer of the herd model to the regional disease spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 179, pp.515-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of three enzyme-linked immunosorbent assays for serologic diagnosis of contagious agalactia in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (3), pp.281-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risk factors for infertility in nursing cows linked to calving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cimarosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Philipot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 25 (2-3), pp.196-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1445,2336 +1713,2677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bargy 2022-2023 : baisse de la prévalence, extension du foyer et redéfinition de la surveillance GEEFSM -Saluzzo 2023 -22/09/2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEEFSM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEEFSM, Sep 2023, Saluzzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can epidemiological monitoring and modelling contribute to management decisions? Lessons learned from ten years of brucellosis in French wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 SVEPM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SVEPM, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses phylogénétiques des virus influenza aviaire H5 hautement pathogènes en France durant l’épizootie 2020-21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cherbonnel-Pansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du dossier de la brucellose sur les bouquetins du Bargy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques du groupe d'étude pour l'écopathologie de la faune sauvage de montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEEFSM, Oct 2022, Cordoba, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquence et persistance des staphylocoques coagulase négative au tarissement et relations avec les numérations cellulaires chez la brebis laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Bella, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des infections mammaires subcliniques chez la brebis à l'aide des comptages de cellules somatiques : propositions de seuils physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium, Somatic cells and milk of small ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Bella, Italie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Prion Protein Gene Diversity in European Wild Cervids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Piestrzynska-Kajtoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Gavier-Widén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73 Annual International conference of the Wildlife Disease Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Victoria (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIDISCIPLINARY TRACKING OF A HIGHLY PATHOGENIC AVIAN INFLUENZA H5N1 OUTBREAK IN EUROPEAN GRIFFON VULTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hirschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Höfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Sánchez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Wildlife Disease Association conference (EWDA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Stralsund, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.16088.81923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampling of French cervid populations for genetic analysis of susceptibility towards chronic wasting disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Congress of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Uppsala, Sweden. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution des avancées du projet Eu-CWD (Chronic Wasting Desease)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davy Martin</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « la réévaluation des mesures de gestion IAHP au regard de la stratégie de vaccination actuelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réseau Ongulés sauvages ONF-FNC-FDC. 2024</w:t>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0083, Anses. 2025, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05288507v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04887784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des connaissances disponibles à l’OFB sur l’estimation de la taille des populations de sanglier en France métropolitaine, et des connaissances sur la biologie de l’espèce en lien avec le risque PPA (1er partie)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Restitution des avancées du projet Eu-CWD (Chronic Wasting Desease)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2024, 50p</w:t>
+              <w:t xml:space="preserve">Réseau Ongulés sauvages ONF-FNC-FDC. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04901765v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux conditions de mise à l’abri des volailles élevées en plein air en vue de la prévention de l’introduction de virus influenza aviaires hautement pathogènes par des oiseaux sauvages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Juin</w:t>
+                <w:t xml:space="preserve">Mobilisation des connaissances disponibles à l’OFB sur l’estimation de la taille des populations de sanglier en France métropolitaine, et des connaissances sur la biologie de l’espèce en lien avec le risque PPA (1er partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éveline Nivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0157, Anses. 2022, 77 p</w:t>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2024, 50p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082760v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (3eme partie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une stratégie nationale de vaccination au regard de l’influenza aviaire hautement pathogène chez les galliformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette, Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2022, 32 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0139, Anses. 2022, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03972609v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » - 2ème partie - Réponse à la question 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03924031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une stratégie nationale de vaccination au regard de l’influenza aviaire hautement pathogène chez les galliformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (3eme partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0139, Anses. 2022, 46 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2022, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082679v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03972609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » 1ère partie – Réponse à la question 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux conditions de mise à l’abri des volailles élevées en plein air en vue de la prévention de l’introduction de virus influenza aviaires hautement pathogènes par des oiseaux sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dehorter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Durand</w:t>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0157, Anses. 2022, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03923991v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (1ère partie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » 1ère partie – Réponse à la question 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durand Benoit</w:t>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2021, 79 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03674371v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03923991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (2eme partie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (1ère partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2021, 38 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2021, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03674493v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03674371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (2eme partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2021, 38 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03674493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « la possibilité de levée de la zone tampon mise en place dans le Sud-Ouest »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0023, Anses. 2021, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03668801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement de l'éleveur face au vêlage : approche comportementale par le biais d'un questionnaire d'opinion dans le cadre d'une enquête d'écopathologie sur l'infertilité des vaches allaitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-04643049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3921,51 +4530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula H&#246;fle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3108.241456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Anselme-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall-Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Straughan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valognes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cimarosti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bugnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van de Wiele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04415943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04452206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C To&#239;go" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04227017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Consalvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Wiele" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16088.81923" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03972609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette, Ducatez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Meloni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-25-00056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04986637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/8895883" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula H&#246;fle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3108.241456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Anselme-Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall-Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Straughan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valognes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cimarosti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bugnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van de Wiele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04415943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04452206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C To&#239;go" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04227017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Consalvi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Wiele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16088.81923" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04887784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette, Ducatez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03972609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082760v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04643049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>