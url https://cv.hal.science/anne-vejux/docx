--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -75,2864 +75,2963 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols, age-related-diseases and nutritherapy: Focus on 7-ketocholesterol and 7β-hydroxycholesterol</w:t>
+                <w:t xml:space="preserve">Health-promoting and medicinal properties of Zingiberaceae family plants: A minireview with a special focus on galangal, turmeric, cardamom, and ginger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+                <w:t xml:space="preserve">Bairong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J. Mackrill</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atanas G Atanasov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097486v1</w:t>
+                <w:t xml:space="preserve">hal-05560984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxysterols, age-related-diseases and nutritherapy: Focus on 7-ketocholesterol and 7β-hydroxycholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. Mackrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irundika H. K. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Merle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000543499⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.106993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2025.106993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04894421v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase Activity Inhibition With Thymoquinone Induces a Hybrid Type of Cell‐Death in MDA‐MB‐231 Cell Line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialetizia Rastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaweher Bday</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Véjux</w:t>
+                <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbt.70130⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (2), pp.242-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000543499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04971106v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterol-Induced Inflammation in Human Diseases: Strategies for Treatment with Natural Compounds and Synthetic Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arginase Activity Inhibition With Thymoquinone Induces a Hybrid Type of Cell‐Death in MDA‐MB‐231 Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaweher Bday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Souid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sallouha Gabbouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Brahmi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rym Benkhalifa</w:t>
+                <w:t xml:space="preserve">Anne Véjux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30132883⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.e70130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbt.70130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05187131v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthocyanins - dietary natural products with a variety of bioactivities for the promotion of human and animal health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxysterol-Induced Inflammation in Human Diseases: Strategies for Treatment with Natural Compounds and Synthetic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. Mackrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Wai Kan Yeung</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maima Matin</w:t>
+                <w:t xml:space="preserve">Rym Benkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Papers and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/aspr-2023-0020⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (13), pp.2883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30132883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04666248v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Apigenin in Neuroinflammation: Insights and Implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthocyanins - dietary natural products with a variety of bioactivities for the promotion of human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Wai Kan Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Solka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Jóźwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ksepka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Charrière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Maima Matin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25095041⟩</w:t>
+              <w:t xml:space="preserve">Animal Science Papers and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.5 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/aspr-2023-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04666378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplets dependent or independent cytoprotective activities of unsaturated fatty acids, Lorenzo’s oil and sulfo-N-succinimidyl oleate on 7-ketocholesterol-induced oxidative stress, organelle dysfunction and cell death on 158N and ARPE-19 cells: Cell targets and benefits of sulfo-N-succinimidyl oleate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hichami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.100195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crbiot.2024.100195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoprotective effects of α-linolenic acid, eicosapentaenoic acid, docosahexaenoic acid, oleic acid and α-tocopherol on 7-ketocholesterol – Induced oxiapoptophagy: Major roles of PI3-K / PDK-1 / Akt signaling pathway and glutathione peroxidase activity in cell rescue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Role of Apigenin in Neuroinflammation: Insights and Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Perrignon-Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Yammine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Omar Kharoubi</w:t>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crtox.2024.100153⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.5041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25095041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04665371v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octadecaneuropeptide, ODN, Promotes Cell Survival against 6-OHDA-Induced Oxidative Stress and Apoptosis by Modulating the Expression of miR-34b, miR-29a, and miR-21in Cultured Astrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytoprotective effects of α-linolenic acid, eicosapentaenoic acid, docosahexaenoic acid, oleic acid and α-tocopherol on 7-ketocholesterol – Induced oxiapoptophagy: Major roles of PI3-K / PDK-1 / Akt signaling pathway and glutathione peroxidase activity in cell rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bourzam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
+                <w:t xml:space="preserve">Omar Kharoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells13141188⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crtox.2024.100153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669034v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of &amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Silybum eburneum&amp;lt;/i&amp;gt; seed oils: Phytochemical profiles and antioxidant properties supporting important nutritional interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Maaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Mighri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0304021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of 7-ketocholesterol, metabolism and inactivation strategies: food and biomedical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+                <w:t xml:space="preserve">Octadecaneuropeptide, ODN, Promotes Cell Survival against 6-OHDA-Induced Oxidative Stress and Apoptosis by Modulating the Expression of miR-34b, miR-29a, and miR-21in Cultured Astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyma Bahdoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Sassi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irundika Dias</w:t>
+                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REM-22-0005⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (14), pp.1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13141188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506089v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoprotective activities of representative nutrients from the Mediterranean diet and of Mediterranean oils against 7-ketocholesterol- and 7β-hydroxycholesterol-induced cytotoxicity: Application to age-related diseases and civilization diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Rezig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187, pp.109093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.steroids.2022.109093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7-Ketocholesterol: Effects on viral infections and hypothetical contribution in COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sources of 7-ketocholesterol, metabolism and inactivation strategies: food and biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhrima Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irundika Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2021.105939⟩</w:t>
+              <w:t xml:space="preserve">Redox Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (1), pp.R40-R56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REM-22-0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842319v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisomes in Immune Response and Inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margret H Bülow</w:t>
+                <w:t xml:space="preserve">7-Ketocholesterol: Effects on viral infections and hypothetical contribution in COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20163877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.105939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2021.105939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04346483v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peroxisomes in Immune Response and Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret H Bülow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20163877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modulation of Kv3.1b potassium channel level and intracellular potassium concentration in 158N murine oligodendrocytes and BV-2 murine microglial cells treated with 7-ketocholesterol, 24S-hydroxycholesterol or tetracosanoic acid (C24:0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Maatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryam Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.56-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vitro Evaluation of the Effects of 7-Ketocholesterol and 7β-Hydroxycholesterol on the Peroxisomal Status: Prevention of Peroxisomal Damages and Concept of Pexotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Namsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Lizard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.437-452, 2024, Advances in Experimental Medicine and Biology (AEMB), 978-3-031-43883-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic Applications of Oxysterols and Derivatives in Age-Related Diseases, Infectious and Inflammatory Diseases, and Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Lizard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, Springer International Publishing, pp.379-400, 2023, Advances in Experimental Medicine and Biology (AEMB), 978-3-031-43882-0, 978-3-031-43885-1, 978-3-031-43883-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical and Biochemical Features of Spinasterol and Schottenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Essadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Tahri Joutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, Springer International Publishing, pp.45-55, 2023, Advances in Experimental Medicine and Biology, 978-3-031-43883-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Oxysterol-Induced Oxiapoptophagy with Mediterranean Oils: Nutritherapeutic Approach of Age-Related Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Maaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorization of the Mediterranean Vegetal Biodiversity: Nutritional, Therapeutic and Biotechnologic Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adil El Midaoui; Jamaleddine Hafid; Fouad Seghrouchni; Norbert Latruffe; Gérard Lizard, Apr 2024, Marrakech, Morocco. pp.CA3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854988v1</w:t>
-              </w:r>
-[...453 lines deleted...]
-                <w:t xml:space="preserve">hal-04509752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octadecaneuropeptide (ODN) Mediated miRNA Regulation: A Novel Scientific Approach to Protect against Cell Death and Neuroinflammation in a Cellular Model of Neurodegenerative Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyma Bahdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. international congress of Biochemistry and Microbiology Applied Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3079,51 +3178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097486v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Mackrill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H. K. Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2025.106993" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweher Bday" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Souid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallouha Gabbouj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;jux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.70130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Brahmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Benkhalifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30132883" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wai Kan Yeung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Solka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ksepka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maima Matin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aspr-2023-0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664953v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hichami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2024.100195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kharoubi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2024.100153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13141188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mahmoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Mighri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhrima Ghosh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika Dias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-22-0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Cara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret H B&#252;low" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163877" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maatoug" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Khalifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.02.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abdellaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843308v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_19" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairong Shen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas G Atanasov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Mackrill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H. K. Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2025.106993" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweher Bday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Souid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallouha Gabbouj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;jux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.70130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Brahmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Benkhalifa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30132883" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wai Kan Yeung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Solka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ksepka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maima Matin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aspr-2023-0020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664953v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hichami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2024.100195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kharoubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2024.100153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mahmoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Mighri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13141188" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109093" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhrima Ghosh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika Dias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-22-0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105939" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Cara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret H B&#252;low" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163877" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maatoug" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Khalifa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.02.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843308v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_19" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abdellaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>