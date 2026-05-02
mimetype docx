--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -75,1041 +75,1084 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-promoting and medicinal properties of Zingiberaceae family plants: A minireview with a special focus on galangal, turmeric, cardamom, and ginger</w:t>
+                <w:t xml:space="preserve">7-ketocholesterol as a theranostic target: Potential applications and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vejux</w:t>
+                <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bairong Shen</w:t>
+                <w:t xml:space="preserve">Khouloud Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atanas G Atanasov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John J Mackrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 276-277, pp.105588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2026.105588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560984v1</w:t>
+                <w:t xml:space="preserve">hal-05590394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols, age-related-diseases and nutritherapy: Focus on 7-ketocholesterol and 7β-hydroxycholesterol</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health-promoting and medicinal properties of Zingiberaceae family plants: A minireview with a special focus on galangal, turmeric, cardamom, and ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Rezig</w:t>
+                <w:t xml:space="preserve">Maima Matin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev K. Singla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Jóźwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarosław Olav Horbańczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ksepka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2025.106993⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crbiot.2025.100329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05097486v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oxysterols, age-related-diseases and nutritherapy: Focus on 7-ketocholesterol and 7β-hydroxycholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. Mackrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irundika H. K. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000543499⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.106993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2025.106993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04894421v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arginase Activity Inhibition With Thymoquinone Induces a Hybrid Type of Cell‐Death in MDA‐MB‐231 Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaweher Bday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Souid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallouha Gabbouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Véjux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39 (2), pp.e70130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbt.70130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterol-Induced Inflammation in Human Diseases: Strategies for Treatment with Natural Compounds and Synthetic Molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rym Benkhalifa</w:t>
+                <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialetizia Rastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30132883⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (2), pp.242-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000543499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187131v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthocyanins - dietary natural products with a variety of bioactivities for the promotion of human and animal health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maima Matin</w:t>
+                <w:t xml:space="preserve">Oxysterol-Induced Inflammation in Human Diseases: Strategies for Treatment with Natural Compounds and Synthetic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. Mackrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Benkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Papers and Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (13), pp.2883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30132883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/aspr-2023-0020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04666248v1</w:t>
+                <w:t xml:space="preserve">hal-05187131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets dependent or independent cytoprotective activities of unsaturated fatty acids, Lorenzo’s oil and sulfo-N-succinimidyl oleate on 7-ketocholesterol-induced oxidative stress, organelle dysfunction and cell death on 158N and ARPE-19 cells: Cell targets and benefits of sulfo-N-succinimidyl oleate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthocyanins - dietary natural products with a variety of bioactivities for the promotion of human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Leoni</w:t>
+                <w:t xml:space="preserve">Andy Wai Kan Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Solka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Jóźwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ksepka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maima Matin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crbiot.2024.100195⟩</w:t>
+              <w:t xml:space="preserve">Animal Science Papers and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.5 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/aspr-2023-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664953v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Apigenin in Neuroinflammation: Insights and Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Perrignon-Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1128,1588 +1171,1401 @@
               <w:t xml:space="preserve">, 2024, 25 (9), pp.5041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25095041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoprotective effects of α-linolenic acid, eicosapentaenoic acid, docosahexaenoic acid, oleic acid and α-tocopherol on 7-ketocholesterol – Induced oxiapoptophagy: Major roles of PI3-K / PDK-1 / Akt signaling pathway and glutathione peroxidase activity in cell rescue</w:t>
+                <w:t xml:space="preserve">Lipid droplets dependent or independent cytoprotective activities of unsaturated fatty acids, Lorenzo’s oil and sulfo-N-succinimidyl oleate on 7-ketocholesterol-induced oxidative stress, organelle dysfunction and cell death on 158N and ARPE-19 cells: Cell targets and benefits of sulfo-N-succinimidyl oleate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Yammine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+                <w:t xml:space="preserve">Aziz Hichami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Kharoubi</w:t>
+                <w:t xml:space="preserve">Claudio Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crtox.2024.100153⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.100195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crbiot.2024.100195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665371v1</w:t>
+                <w:t xml:space="preserve">hal-04664953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of &amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Silybum eburneum&amp;lt;/i&amp;gt; seed oils: Phytochemical profiles and antioxidant properties supporting important nutritional interests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cytoprotective effects of α-linolenic acid, eicosapentaenoic acid, docosahexaenoic acid, oleic acid and α-tocopherol on 7-ketocholesterol – Induced oxiapoptophagy: Major roles of PI3-K / PDK-1 / Akt signaling pathway and glutathione peroxidase activity in cell rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maher Mahmoudi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hédi Mighri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivien Pires</w:t>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kharoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304021⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crtox.2024.100153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666055v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octadecaneuropeptide, ODN, Promotes Cell Survival against 6-OHDA-Induced Oxidative Stress and Apoptosis by Modulating the Expression of miR-34b, miR-29a, and miR-21in Cultured Astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyma Bahdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (14), pp.1188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells13141188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoprotective activities of representative nutrients from the Mediterranean diet and of Mediterranean oils against 7-ketocholesterol- and 7β-hydroxycholesterol-induced cytotoxicity: Application to age-related diseases and civilization diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of &amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Silybum eburneum&amp;lt;/i&amp;gt; seed oils: Phytochemical profiles and antioxidant properties supporting important nutritional interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nury</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Mighri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2022.109093⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842281v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of 7-ketocholesterol, metabolism and inactivation strategies: food and biomedical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cytoprotective activities of representative nutrients from the Mediterranean diet and of Mediterranean oils against 7-ketocholesterol- and 7β-hydroxycholesterol-induced cytotoxicity: Application to age-related diseases and civilization diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irundika Dias</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REM-22-0005⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, pp.109093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2022.109093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506089v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7-Ketocholesterol: Effects on viral infections and hypothetical contribution in COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sources of 7-ketocholesterol, metabolism and inactivation strategies: food and biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhrima Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irundika Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Redox Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (1), pp.R40-R56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REM-22-0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2021.105939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04842319v1</w:t>
+                <w:t xml:space="preserve">hal-04506089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisomes in Immune Response and Inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margret H Bülow</w:t>
+                <w:t xml:space="preserve">7-Ketocholesterol: Effects on viral infections and hypothetical contribution in COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20163877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.105939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2021.105939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04346483v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Kv3.1b potassium channel level and intracellular potassium concentration in 158N murine oligodendrocytes and BV-2 murine microglial cells treated with 7-ketocholesterol, 24S-hydroxycholesterol or tetracosanoic acid (C24:0)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peroxisomes in Immune Response and Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Bezine</w:t>
+                <w:t xml:space="preserve">Pierre Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Maatoug</w:t>
+                <w:t xml:space="preserve">Doriane Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Ben Khalifa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+                <w:t xml:space="preserve">Margret H Bülow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.02.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20163877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...191 lines deleted...]
-                <w:t xml:space="preserve">hal-04759802v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Applications of Oxysterols and Derivatives in Age-Related Diseases, Infectious and Inflammatory Diseases, and Cancers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Modulation of Kv3.1b potassium channel level and intracellular potassium concentration in 158N murine oligodendrocytes and BV-2 murine microglial cells treated with 7-ketocholesterol, 24S-hydroxycholesterol or tetracosanoic acid (C24:0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Maatoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryam Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.56-69. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843308v1</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Biochemical Features of Spinasterol and Schottenol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High expression of QSOX1 reduces tumorogenesis, and is associated with a better outcome for breast cancer patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pernodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Khallouki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+                <w:t xml:space="preserve">François Hermetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Essadek</w:t>
+                <w:t xml:space="preserve">Pascale Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Tahri Joutey</w:t>
+                <w:t xml:space="preserve">Françoise Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1440, Springer International Publishing, pp.45-55, 2023, Advances in Experimental Medicine and Biology, 978-3-031-43883-7. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.R136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04509752v1</w:t>
+                <w:t xml:space="preserve">⟨10.1186/bcr3341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00768699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2727,311 +2583,1020 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Oxysterol-Induced Oxiapoptophagy with Mediterranean Oils: Nutritherapeutic Approach of Age-Related Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorization of the Mediterranean Vegetal Biodiversity: Nutritional, Therapeutic and Biotechnologic Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adil El Midaoui; Jamaleddine Hafid; Fouad Seghrouchni; Norbert Latruffe; Gérard Lizard, Apr 2024, Marrakech, Morocco. pp.CA3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vitro Evaluation of the Effects of 7-Ketocholesterol and 7β-Hydroxycholesterol on the Peroxisomal Status: Prevention of Peroxisomal Damages and Concept of Pexotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Namsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Lizard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.437-452, 2024, Advances in Experimental Medicine and Biology (AEMB), 978-3-031-43883-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic Applications of Oxysterols and Derivatives in Age-Related Diseases, Infectious and Inflammatory Diseases, and Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Lizard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, Springer International Publishing, pp.379-400, 2023, Advances in Experimental Medicine and Biology (AEMB), 978-3-031-43882-0, 978-3-031-43885-1, 978-3-031-43883-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical and Biochemical Features of Spinasterol and Schottenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Essadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Tahri Joutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, Springer International Publishing, pp.45-55, 2023, Advances in Experimental Medicine and Biology, 978-3-031-43883-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7-ketocholesterol- and 7β-hydroxycholesterol-induced peroxisomal disorders in glial, microglial and neuronal cells: Potential role in neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Lizard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peroxisome Biology: Experimental Models, Peroxisomal Disorders and Neurological Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Advances in Experimental Medicine and Biology (AEMB), 978-3-030-60203-1 (print). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60204-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octadecaneuropeptide (ODN) Mediated miRNA Regulation: A Novel Scientific Approach to Protect against Cell Death and Neuroinflammation in a Cellular Model of Neurodegenerative Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyma Bahdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. international congress of Biochemistry and Microbiology Applied Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des figures myéliniques associées à l'accumulation de lipides polaires induites par différents oxystérols cytotoxiques identifiés dans les lésions athéromateuses: étude des relations entre apoptose et métabolisme des lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Bourgogne, 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00168283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3178,51 +3743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairong Shen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas G Atanasov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Mackrill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H. K. Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2025.106993" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweher Bday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Souid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallouha Gabbouj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;jux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.70130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Brahmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Benkhalifa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30132883" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wai Kan Yeung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Solka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ksepka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maima Matin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aspr-2023-0020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664953v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hichami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2024.100195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kharoubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2024.100153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mahmoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Mighri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13141188" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109093" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhrima Ghosh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika Dias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-22-0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105939" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Cara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret H B&#252;low" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163877" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maatoug" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Khalifa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.02.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843308v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_19" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abdellaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Mackrill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2026.105588" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maima Matin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K. Singla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Olav Horba&#324;czuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ksepka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2025.100329" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Mackrill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H. K. Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2025.106993" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweher Bday" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Souid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallouha Gabbouj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;jux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.70130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Brahmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Benkhalifa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30132883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wai Kan Yeung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Solka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aspr-2023-0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664953v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hichami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2024.100195" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kharoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2024.100153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13141188" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mahmoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Mighri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhrima Ghosh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika Dias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-22-0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Cara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret H B&#252;low" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163877" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maatoug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Khalifa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.02.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernodet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Adami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Descotes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abdellaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>