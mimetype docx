--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -247,1599 +247,1599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-promoting and medicinal properties of Zingiberaceae family plants: A minireview with a special focus on galangal, turmeric, cardamom, and ginger</w:t>
+                <w:t xml:space="preserve">Oxysterol-Induced Inflammation in Human Diseases: Strategies for Treatment with Natural Compounds and Synthetic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maima Matin</w:t>
+                <w:t xml:space="preserve">Fatiha Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajeev K. Singla</w:t>
+                <w:t xml:space="preserve">John J. Mackrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Jóźwik</w:t>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarosław Olav Horbańczuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Ksepka</w:t>
+                <w:t xml:space="preserve">Rym Benkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crbiot.2025.100329⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (13), pp.2883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30132883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560984v1</w:t>
+                <w:t xml:space="preserve">hal-05187131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols, age-related-diseases and nutritherapy: Focus on 7-ketocholesterol and 7β-hydroxycholesterol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health-promoting and medicinal properties of Zingiberaceae family plants: A minireview with a special focus on galangal, turmeric, cardamom, and ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maima Matin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vejux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+                <w:t xml:space="preserve">Rajeev K. Singla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J. Mackrill</w:t>
+                <w:t xml:space="preserve">Artur Jóźwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irundika H. K. Dias</w:t>
+                <w:t xml:space="preserve">Jarosław Olav Horbańczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Rezig</w:t>
+                <w:t xml:space="preserve">Natalia Ksepka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, pp.106993. </w:t>
+              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2025.106993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crbiot.2025.100329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05097486v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase Activity Inhibition With Thymoquinone Induces a Hybrid Type of Cell‐Death in MDA‐MB‐231 Cell Line</w:t>
+                <w:t xml:space="preserve">Oxysterols, age-related-diseases and nutritherapy: Focus on 7-ketocholesterol and 7β-hydroxycholesterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaweher Bday</w:t>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. Mackrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Souid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Véjux</w:t>
+                <w:t xml:space="preserve">Irundika H. K. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbt.70130⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.106993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2025.106993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971106v1</w:t>
+                <w:t xml:space="preserve">hal-05097486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arginase Activity Inhibition With Thymoquinone Induces a Hybrid Type of Cell‐Death in MDA‐MB‐231 Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaweher Bday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Souid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Merle</w:t>
+                <w:t xml:space="preserve">Sallouha Gabbouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marialetizia Rastelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
+                <w:t xml:space="preserve">Anne Véjux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000543499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.e70130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbt.70130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04894421v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterol-Induced Inflammation in Human Diseases: Strategies for Treatment with Natural Compounds and Synthetic Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialetizia Rastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Brahmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leila Rezig</w:t>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Benkhalifa</w:t>
+                <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (13), pp.2883. </w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (2), pp.242-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30132883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000543499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187131v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthocyanins - dietary natural products with a variety of bioactivities for the promotion of human and animal health</w:t>
+                <w:t xml:space="preserve">Octadecaneuropeptide, ODN, Promotes Cell Survival against 6-OHDA-Induced Oxidative Stress and Apoptosis by Modulating the Expression of miR-34b, miR-29a, and miR-21in Cultured Astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Wai Kan Yeung</w:t>
+                <w:t xml:space="preserve">Amine Bourzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Solka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maima Matin</w:t>
+                <w:t xml:space="preserve">Yosra Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyma Bahdoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Papers and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/aspr-2023-0020⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (14), pp.1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13141188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666248v1</w:t>
+                <w:t xml:space="preserve">hal-04669034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Apigenin in Neuroinflammation: Insights and Implications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of &amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Silybum eburneum&amp;lt;/i&amp;gt; seed oils: Phytochemical profiles and antioxidant properties supporting important nutritional interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Samah Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Mighri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25095041⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04666378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets dependent or independent cytoprotective activities of unsaturated fatty acids, Lorenzo’s oil and sulfo-N-succinimidyl oleate on 7-ketocholesterol-induced oxidative stress, organelle dysfunction and cell death on 158N and ARPE-19 cells: Cell targets and benefits of sulfo-N-succinimidyl oleate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthocyanins - dietary natural products with a variety of bioactivities for the promotion of human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Caccia</w:t>
+                <w:t xml:space="preserve">Andy Wai Kan Yeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Leoni</w:t>
+                <w:t xml:space="preserve">Magdalena Solka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Jóźwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ksepka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maima Matin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, pp.100195. </w:t>
+              <w:t xml:space="preserve">Animal Science Papers and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.5 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crbiot.2024.100195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/aspr-2023-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664953v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoprotective effects of α-linolenic acid, eicosapentaenoic acid, docosahexaenoic acid, oleic acid and α-tocopherol on 7-ketocholesterol – Induced oxiapoptophagy: Major roles of PI3-K / PDK-1 / Akt signaling pathway and glutathione peroxidase activity in cell rescue</w:t>
+                <w:t xml:space="preserve">Exploring the Role of Apigenin in Neuroinflammation: Insights and Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Yammine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vivien Pires</w:t>
+                <w:t xml:space="preserve">Karine Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+                <w:t xml:space="preserve">Vincent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Kharoubi</w:t>
+                <w:t xml:space="preserve">Manon Perrignon-Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crtox.2024.100153⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.5041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25095041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665371v1</w:t>
+                <w:t xml:space="preserve">hal-04666378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octadecaneuropeptide, ODN, Promotes Cell Survival against 6-OHDA-Induced Oxidative Stress and Apoptosis by Modulating the Expression of miR-34b, miR-29a, and miR-21in Cultured Astrocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid droplets dependent or independent cytoprotective activities of unsaturated fatty acids, Lorenzo’s oil and sulfo-N-succinimidyl oleate on 7-ketocholesterol-induced oxidative stress, organelle dysfunction and cell death on 158N and ARPE-19 cells: Cell targets and benefits of sulfo-N-succinimidyl oleate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Hamdi</w:t>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyma Bahdoudi</w:t>
+                <w:t xml:space="preserve">Aziz Hichami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+                <w:t xml:space="preserve">Claudio Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
+                <w:t xml:space="preserve">Valerio Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (14), pp.1188. </w:t>
+              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.100195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells13141188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crbiot.2024.100195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669034v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of &amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Silybum eburneum&amp;lt;/i&amp;gt; seed oils: Phytochemical profiles and antioxidant properties supporting important nutritional interests</w:t>
+                <w:t xml:space="preserve">Cytoprotective effects of α-linolenic acid, eicosapentaenoic acid, docosahexaenoic acid, oleic acid and α-tocopherol on 7-ketocholesterol – Induced oxiapoptophagy: Major roles of PI3-K / PDK-1 / Akt signaling pathway and glutathione peroxidase activity in cell rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah Maaloul</w:t>
+                <w:t xml:space="preserve">Aline Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Mahmoudi</w:t>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hédi Mighri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivien Pires</w:t>
+                <w:t xml:space="preserve">Omar Kharoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304021. </w:t>
+              <w:t xml:space="preserve">Current Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crtox.2024.100153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666055v1</w:t>
+                <w:t xml:space="preserve">hal-04665371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoprotective activities of representative nutrients from the Mediterranean diet and of Mediterranean oils against 7-ketocholesterol- and 7β-hydroxycholesterol-induced cytotoxicity: Application to age-related diseases and civilization diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187, pp.109093. </w:t>
@@ -1903,51 +1903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhrima Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,64 +2037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2184,51 +2184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret H Bülow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryam Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.56-69. </w:t>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2522,813 +2522,813 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/bcr3341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00768699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vitro Evaluation of the Effects of 7-Ketocholesterol and 7β-Hydroxycholesterol on the Peroxisomal Status: Prevention of Peroxisomal Damages and Concept of Pexotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Namsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Lizard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.437-452, 2024, Advances in Experimental Medicine and Biology (AEMB), 978-3-031-43883-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic Applications of Oxysterols and Derivatives in Age-Related Diseases, Infectious and Inflammatory Diseases, and Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Lizard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, Springer International Publishing, pp.379-400, 2023, Advances in Experimental Medicine and Biology (AEMB), 978-3-031-43882-0, 978-3-031-43885-1, 978-3-031-43883-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical and Biochemical Features of Spinasterol and Schottenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Essadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Tahri Joutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, Springer International Publishing, pp.45-55, 2023, Advances in Experimental Medicine and Biology, 978-3-031-43883-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7-ketocholesterol- and 7β-hydroxycholesterol-induced peroxisomal disorders in glial, microglial and neuronal cells: Potential role in neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Lizard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peroxisome Biology: Experimental Models, Peroxisomal Disorders and Neurological Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Advances in Experimental Medicine and Biology (AEMB), 978-3-030-60203-1 (print). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60204-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Oxysterol-Induced Oxiapoptophagy with Mediterranean Oils: Nutritherapeutic Approach of Age-Related Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Maaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorization of the Mediterranean Vegetal Biodiversity: Nutritional, Therapeutic and Biotechnologic Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adil El Midaoui; Jamaleddine Hafid; Fouad Seghrouchni; Norbert Latruffe; Gérard Lizard, Apr 2024, Marrakech, Morocco. pp.CA3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854988v1</w:t>
-              </w:r>
-[...604 lines deleted...]
-                <w:t xml:space="preserve">hal-03158086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3346,103 +3346,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octadecaneuropeptide (ODN) Mediated miRNA Regulation: A Novel Scientific Approach to Protect against Cell Death and Neuroinflammation in a Cellular Model of Neurodegenerative Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyma Bahdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. international congress of Biochemistry and Microbiology Applied Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hammamet, Tunisia</w:t>
@@ -3503,51 +3503,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des figures myéliniques associées à l'accumulation de lipides polaires induites par différents oxystérols cytotoxiques identifiés dans les lésions athéromateuses: étude des relations entre apoptose et métabolisme des lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Bourgogne, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3743,51 +3743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Mackrill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2026.105588" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maima Matin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K. Singla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Olav Horba&#324;czuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ksepka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2025.100329" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Mackrill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H. K. Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2025.106993" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweher Bday" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Souid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallouha Gabbouj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;jux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.70130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Brahmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Benkhalifa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30132883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wai Kan Yeung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Solka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aspr-2023-0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664953v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hichami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2024.100195" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kharoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2024.100153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13141188" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mahmoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Mighri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhrima Ghosh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika Dias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-22-0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Cara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret H B&#252;low" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163877" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maatoug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Khalifa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.02.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernodet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Adami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Descotes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abdellaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Mackrill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2026.105588" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Brahmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Mackrill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Benkhalifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30132883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maima Matin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K. Singla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Olav Horba&#324;czuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ksepka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2025.100329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H. K. Dias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2025.106993" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweher Bday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Souid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pires" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallouha Gabbouj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;jux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.70130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13141188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mahmoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Mighri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wai Kan Yeung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Solka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aspr-2023-0020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664953v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hichami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2024.100195" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kharoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2024.100153" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhrima Ghosh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika Dias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-22-0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Cara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret H B&#252;low" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163877" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maatoug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Khalifa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.02.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernodet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Adami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Descotes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abdellaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>