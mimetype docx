--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -2139,173 +2139,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu de l’ouvrage de Meghan Roberts, Sentimental Savants : Philosophical Families in Enlightenment France, (Chicago : University of Chicago Press, 2016)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l’ouvrage de Hervé Leuwers, Camille et Lucile Desmoulins: un rêve de république (Fayard, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992564v1</w:t>
+                <w:t xml:space="preserve">hal-01992504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l’ouvrage de Hervé Leuwers, Camille et Lucile Desmoulins: un rêve de république (Fayard, 2018)</w:t>
+                <w:t xml:space="preserve">compte-rendu de l’ouvrage de Meghan Roberts, Sentimental Savants : Philosophical Families in Enlightenment France, (Chicago : University of Chicago Press, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992504v1</w:t>
+                <w:t xml:space="preserve">hal-01992564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France du XVIIIe, de la Révolution et de l’Empire au regard de la 'French History' : entre inquiétudes et espoirs, une école doctorale ?</w:t>
               </w:r>
@@ -2578,292 +2578,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">compte-rendu de l'ouvrage de Colette Collomb-Boureau, (textes réunis et présentés par), Les sœurs Grimké. De l’antiesclavagisme aux droits de la femme, Lyon, ENS Éditions, coll. « les fondamentaux du féminisme anglo-saxon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de Alban Jacquemart, Les hommes dans les mouvements féministes. Socio-histoire d’un engagement improbable (Rennes, PUR, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">compte-rendu de l'ouvrage de Colette Collomb-Boureau, (textes réunis et présentés par), Les sœurs Grimké. De l’antiesclavagisme aux droits de la femme, Lyon, ENS Éditions, coll. « les fondamentaux du féminisme anglo-saxon »</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution des pères et des maris : 1789-1804</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.52-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Gabrielle Radica, Philosophie de la famille. Communauté, normes et pouvoirs, Paris, Vrin, « Textes clés », 2013, 357 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...140 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992636v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -3030,165 +3030,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La paternité au fil de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176, pp.16-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etre père et mari sous la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.53-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00946995v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00821129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) droit(s) des pères : des mobilisations pour une condition paternelle &amp;quot; choisie &amp;quot; ?</w:t>
               </w:r>
@@ -4051,464 +4051,550 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmettre par les femmes : contre le patriarcat, l'utopie de James Henry Lawrence (1773-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labreure, David; Petit, Annie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Famille, patrie, humanité : réorganisations socio-politiques au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-138, 2026, 979-10-370-4698-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05567852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A non-patriarchal society: James Henry Lawrence (1773-1840) and The Empire of the Nairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cossic-Péricarpin, Annick; Jones, Emrys D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Représentation et la réinvention des espaces de sociabilité durant le long XVIIIe siècle. Tome VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.395-421, 2021, Transversales, 9782304048971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La masculinité de la représentation : un genre viril ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albertone, Manuela; Castiglione, Dario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de la représentation : langages, pratiques et figuration du gouvernement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.273-286, 2018, 978-2-406-07187-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07189-1.p.0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire reconnaître pour mieux disparaître : le paradoxe républicain d’une revendication sur la base de « l’identité de genre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christin, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain, la République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, 2018, 9782356875501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiciser les catégories d’analyse : le cas du genre à l’époque de la Révolution. De l’histoire sociale comme histoire sociologique des idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloé Gaboriaux; Arnault Skornicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une histoire sociale des idées politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Septentrion, 2017, Vers une histoire sociale des idées politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien les demoiselles sont difficiles à marier…&amp;quot; : un mariage arrangé au temps du Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gougelmann, S.; Verjus, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire le mariage en France au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01491606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des pères à faire famille : des mobilisations pour des droits nouveaux... sans obligation nouvelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4528,73 +4614,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martial, Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des pères en solitaire ? Ruptures conjugales et paternité contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, pp.139-152, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00924347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gougelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4614,825 +4700,825 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gougelmann, Stéphane; Verjus, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire le mariage en France au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.7-33, 2016, 978-2-86272-691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Droits des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krief, Huguette; André, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des femmes des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, pp.359-362, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krief, Huguette; André, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des femmes des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, pp.452-456, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Conjugalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krief, Huguette; André, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des femmes des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, pp.279-282, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Représentation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krief, Huguette; André, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des femmes des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, pp.978-982, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Entrée] Familialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Achin, Catherine ; Bereni, Laure ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire genre &amp; science politique : concepts, objets, problèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, Les Presses, pp.251-262, 2013, Références, 978-2-7246-1381-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00947004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender, sexuality and political culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McPhee, Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A companion to the French Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.196-211, 2012, Blackwell companions to European history, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118316399.ch12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coûts subjectifs et objectifs de la masculinité : le point de vue des masculinistes (et des féministes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Dulong; Christine Guionnet; Erik Neveu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boys don't cry ! Les coûts de la domination masculine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-57, 2012, Le sens social, 9782753518278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une informalité ordonnée : les &amp;quot; dîners de veuve &amp;quot; du couple Morand de Jouffrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Gall, Laurent ; Offerlé, Michel ; Ploux, François ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique sans en avoir l'air : aspects de la politique informelle, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.209-224, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00708398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du patriarchalisme au paternalisme : les modèles familiaux de l'autorité politique dans les Républiques de France et d'Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serna, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Républiques sœurs : le Directoire et la Révolution atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-52, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00454795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rétablir les mœurs par la police domestique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thery, Irène ; Bonnemère, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que le genre fait aux femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 (N° 7 (Déc. 2007)), Éd. de l'EHESS, pp.45-56, 2008, Enquête ; 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00145854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mères de la patrie révolutionnaire : entre représentation et incarnation du politique (1792-1801)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5452,464 +5538,464 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournier-Finocchiaro, Laura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mères de la Patrie. Représentations et constructions d'une figure nationale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers de la MRSH, pp.101-135, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00145862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, révoltes et révolutions, 1770-1802</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jollet Anne;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révoltes et révolutions en Europe (Russie comprise) et aux Amériques de 1773 à 1802 en dissertations corrigées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, Pagination non précisée, 2005, CAPES / Agrégation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'action féminine en période de révolte(s) et révolution(s), 1770-1802</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jollet, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révoltes et révolutions en Europe (Russie incluse) et aux Amériques de 1773 à 1802 en dissertations corrigées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.56-71, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'art de faire des enfants d'esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, Familles, Filiation, société et histoire, en hommage à Yvonne Knibiehler, Etudes réunies par Marcel Bernos et Michèle Bitton, préf. de Maurice Agulhon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication de l'Université de Provence, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages de jeunes chercheurs (entretien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques De Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douillet, Anne-Cécile;Zuanon, Jean-Paul;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarante ans de recherche en sciences sociales. Regards sur le CERAT 1963-2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.205-226, 2004, Symposium ; hors série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'art de faire des enfants d'esprit. Les médecins, les femmes et la fabrique du citoyen au début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernos Marcel, Bitton Michèle;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes Familles Filiations. Société et Histoire. En Hommage à Yvonne Knibiehler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Provence, pp.51-60, 2004, Le temps de l'histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5919,618 +6005,618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Henry Lawrence, féministe précurseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.78-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.380.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05166549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte-rendu de l’ouvrage de Camille Froidevaux-Metterie, La révolution du féminin (Paris, Gallimard, « Bibliothèque des sciences humaines », 2015, 384 p.),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte-rendu de l’ouvrage dirigé par Pascale Auraix-Jonchière et al., Balzac et consorts : scénographies familiales des conflits historiques dans le roman du XIXème siècle (Cahiers de recherche des instituts néerlandais de langue et de littérature française, 61, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte-rendu de l’ouvrage dirigé par Simone Bernard-Griffiths et Daniel Madeléna, Les Relations familiales dans les écritures de l’intime du XIXème siècle français (PU Blaise Pascal, CELIS, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte-rendu de l’ouvrage de Elizabeth Amann, Dandyism in the Age of Revolution. The art of the cut, Chicago and London, The University of Chicago Press, 2015, 288 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Série de billets autour du livre d'Emmanuel Todd [Billets de blog]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, http://reflexivites.hypotheses.org/category/mois-apres-mois/2015/06-juin-2015-a-verjus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01167498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parle avec elles&amp;quot; : connaissez-vous Gayatri Chakravorty Spivak ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, http://www.huffingtonpost.fr/anne-verjus/gayatri-chakravorty-spivak-parle-avec-elles_b_6158226.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01084482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduquer féministement … [Billets de blog]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, http://reflexivites.hypotheses.org/category/mois-apres-mois/2014/10-octobre-a-verjus-2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01085017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et le fils de famille devint citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.51-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parentalité, une action de citoyenneté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6539,73 +6625,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invention of the Domestic Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6614,51 +6700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Heuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00003788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6668,303 +6754,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en fiction politique du sauvage civilisé : l’Empire des Nairs, de James H. Lawrence (1773-1840), de la caste indienne à l’utopie féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04762888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécrire l'histoire de la sexualité, un entretien avec Julie Hardwick autour de Sex in an Old Regime City (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hardwick</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">ensl-03142822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois de l'an II sur les enfants naturels : quels nouveaux droits pour les pères (1793-1804)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et citoyenneté révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00278884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6974,51 +7060,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parentalité, une action de citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7031,51 +7117,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">62, CNAF. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7085,100 +7171,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes, épouses et mères de citoyens De la famille comme catégorie politique dans la construction de la citoyenneté (1789-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997EHES0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00003786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7188,91 +7274,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citoyenneté politique au prisme du genre. Droits et représentation des individus entre famille et classe de sexe (XVIIIème-XXIème siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Ecole Normale Supérieure de Paris - ENS Paris, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00998659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7282,121 +7368,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariticide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée: corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.491-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.poutr.2022.01.0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7464,51 +7550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7C4D22A"/>
+    <w:nsid w:val="695396C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7695,51 +7781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-verjus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7164-9101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069368295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/le-genre-en-toutes-lettres/collection-active.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damesdefer.huma-num.fr/collection/editions/quelques-annees-de-ma-vie/presentation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gougelmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Zara Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Heuer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.419.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ju" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dodman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-8806412&#10217;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.403.0213f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.26177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-7558292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12108-017-9345-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821129v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Godineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003794v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1998.1508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-representation-et-la-reinvention-des-espaces-de-sociabilite-durant-le-long-xviiie-siecle-tome-vii/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118316399.ch12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5048/boys-don-t-cry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhaussy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.380.0078" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03142822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blanchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardwick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003786v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997EHES0066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998659v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0491" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-verjus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7164-9101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069368295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/le-genre-en-toutes-lettres/collection-active.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damesdefer.huma-num.fr/collection/editions/quelques-annees-de-ma-vie/presentation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gougelmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Zara Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Heuer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.419.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ju" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dodman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-8806412&#10217;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.403.0213f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.26177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-7558292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12108-017-9345-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Godineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003794v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1998.1508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/famille-patrie-humanite-david-labreure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111613v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-representation-et-la-reinvention-des-espaces-de-sociabilite-durant-le-long-xviiie-siecle-tome-vii/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0273" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118316399.ch12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5048/boys-don-t-cry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhaussy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.380.0078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03142822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blanchard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardwick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003786v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997EHES0066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0491" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>