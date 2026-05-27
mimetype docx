--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -2427,178 +2427,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Disputed Truth. Defending Emmanuel Todd’s Approach of Je suis Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (3-4), pp.478-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12108-017-9345-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">compte-rendu de l’ouvrage de Clyde Plumauzille, Prostitution et Révolution. Les femmes publiques dans la cité républicaine (Champ Vallon, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992585v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01522726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte-rendu de l'ouvrage de Colette Collomb-Boureau, (textes réunis et présentés par), Les sœurs Grimké. De l’antiesclavagisme aux droits de la femme, Lyon, ENS Éditions, coll. « les fondamentaux du féminisme anglo-saxon »</w:t>
               </w:r>
@@ -7550,51 +7550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="695396C0"/>
+    <w:nsid w:val="70CE8340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7781,51 +7781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-verjus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7164-9101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069368295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/le-genre-en-toutes-lettres/collection-active.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damesdefer.huma-num.fr/collection/editions/quelques-annees-de-ma-vie/presentation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gougelmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Zara Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Heuer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.419.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ju" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dodman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-8806412&#10217;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.403.0213f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.26177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-7558292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12108-017-9345-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Godineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003794v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1998.1508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/famille-patrie-humanite-david-labreure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111613v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-representation-et-la-reinvention-des-espaces-de-sociabilite-durant-le-long-xviiie-siecle-tome-vii/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0273" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118316399.ch12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5048/boys-don-t-cry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhaussy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.380.0078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03142822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blanchard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardwick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003786v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997EHES0066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0491" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-verjus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7164-9101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069368295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/le-genre-en-toutes-lettres/collection-active.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://damesdefer.huma-num.fr/collection/editions/quelques-annees-de-ma-vie/presentation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gougelmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Zara Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Heuer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.419.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ju" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dodman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-8806412&#10217;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.403.0213f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.26177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-7558292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12108-017-9345-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Godineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003794v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1998.1508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/famille-patrie-humanite-david-labreure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111613v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-representation-et-la-reinvention-des-espaces-de-sociabilite-durant-le-long-xviiie-siecle-tome-vii/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0273" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118316399.ch12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5048/boys-don-t-cry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhaussy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.380.0078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03142822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blanchard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardwick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00003786v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997EHES0066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0491" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>