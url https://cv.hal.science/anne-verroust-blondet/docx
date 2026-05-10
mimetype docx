--- v0 (2026-03-21)
+++ v1 (2026-05-10)
@@ -2735,239 +2735,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketch-based 3D Object Retrieval Using Two Views and Visual Part Alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahraa Yasseen</w:t>
+                <w:t xml:space="preserve">PML-SLAM: a solution for localization in large-scale urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayed Alsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verroust-Blondet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DOR 2015 - Eurographics Workshop on 3D Object Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPNIV - IROS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184954v1</w:t>
+                <w:t xml:space="preserve">hal-01202038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PML-SLAM: a solution for localization in large-scale urban environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
+                <w:t xml:space="preserve">Sketch-based 3D Object Retrieval Using Two Views and Visual Part Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Yasseen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verroust-Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPNIV - IROS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DOR 2015 - Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3dor.20151053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202038v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantNet Participation at LifeCLEF2014 Plant Identification Task</w:t>
               </w:r>
@@ -3197,217 +3197,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shape-based approach for leaf classification using multiscale triangular representation</w:t>
+                <w:t xml:space="preserve">Plant species recognition using spatial correlation between the leaf margin and the leaf salient points.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Mouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itheri Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verroust-Blondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR '13 - 3rd ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Dallas, United States</w:t>
+              <w:t xml:space="preserve">ICIP 2013 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818115v1</w:t>
+                <w:t xml:space="preserve">hal-00865162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant species recognition using spatial correlation between the leaf margin and the leaf salient points.</w:t>
+                <w:t xml:space="preserve">A shape-based approach for leaf classification using multiscale triangular representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Mouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itheri Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verroust-Blondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2013 - IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">ICMR '13 - 3rd ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865162v1</w:t>
+                <w:t xml:space="preserve">hal-00818115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Leaf Salient Points and Leaf Contour Descriptions for Plant Species Recognition</w:t>
               </w:r>
@@ -4429,209 +4429,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new descriptor for 2D depth image indexing and 3D model retrieval</w:t>
+                <w:t xml:space="preserve">3D model retrieval based on depth line descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verroust-Blondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2007 - International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.VI - 373 - VI - 376, </w:t>
+              <w:t xml:space="preserve">ICME 2007 - IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.599 - 602, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICME.2007.4284721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802581v1</w:t>
+                <w:t xml:space="preserve">hal-00802588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D model retrieval based on depth line descriptor</w:t>
+                <w:t xml:space="preserve">A new descriptor for 2D depth image indexing and 3D model retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verroust-Blondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME 2007 - IEEE International Conference on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.599 - 602, </w:t>
+              <w:t xml:space="preserve">ICIP 2007 - International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.VI - 373 - VI - 376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICME.2007.4284721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802588v1</w:t>
+                <w:t xml:space="preserve">hal-00802581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced 2D/3D Approaches Based on Relevance Index for 3D-Shape Retrieval</w:t>
               </w:r>
@@ -7024,51 +7024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02543967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Messaoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust-Blondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.2991952" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul de Charette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01504-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Yasseen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1328-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.03.022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Elghoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Axenopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Darlagiannis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tzovaras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2011.044765" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.02.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMA.1999.749340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003710050149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/838042A9788C53EC87634790681B064B6534E762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schonek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Roller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gascuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186734" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922288" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02979521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967740v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poncelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8813829" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Beaucorps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayed Alsayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Streubel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazouz Bradai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20151053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Baki&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Mouine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joyeux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Selmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39094-4_24" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ouertani-Litayem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/017-020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Litayem Ouertani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ouertani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sutton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Spiller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Lazzaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2324796.2324863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2324796.2324853" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2009.5202624" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Dutagaci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Burak Akg&#252;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR09/061-068" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2007.4284721" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2006.11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25931-2_13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Finiasz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMA.2002.1003545" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pocchiola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Vegter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378583.378630" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/304012.304025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588889v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janc&#232;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meilhac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Provot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588887v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Yahia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-61542-9_32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22678A02EF7BE9F077838C57C538EB3B29A0CFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00203336v4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bancilhon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delebarre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02543967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Messaoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust-Blondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.2991952" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul de Charette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01504-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Yasseen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1328-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.03.022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Elghoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Axenopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Darlagiannis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tzovaras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2011.044765" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.02.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMA.1999.749340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003710050149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/838042A9788C53EC87634790681B064B6534E762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schonek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Roller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gascuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186734" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922288" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02979521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967740v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poncelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02160409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8813829" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Beaucorps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayed Alsayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Streubel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazouz Bradai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20151053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Baki&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Mouine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joyeux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Selmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39094-4_24" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ouertani-Litayem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/017-020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Litayem Ouertani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ouertani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sutton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Spiller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Lazzaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2324796.2324863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2324796.2324853" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2009.5202624" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Dutagaci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Burak Akg&#252;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR09/061-068" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2007.4284721" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2006.11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25931-2_13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Finiasz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMA.2002.1003545" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pocchiola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Vegter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378583.378630" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/304012.304025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588889v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janc&#232;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meilhac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Provot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588887v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Yahia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-61542-9_32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22678A02EF7BE9F077838C57C538EB3B29A0CFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00203336v4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bancilhon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delebarre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>