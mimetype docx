--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -481,51 +481,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -577,290 +577,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ré) Appropriations des savoirs. Acteurs, territoires, processus, enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires, textes et savoirs au pays tamoul.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chosson</w:t>
-[...43 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uthaya Veluppillai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française pour les études indiennes. 34, 2021, Bulletin des Etudes indiennes, 0761-3156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583328v1</w:t>
+                <w:t xml:space="preserve">hal-03583402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, textes et savoirs au pays tamoul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uthaya Veluppillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Association française pour les études indiennes. 34, 2021, Bulletin des Etudes indiennes, 0761-3156</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulletin d'études indiennes, 34, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583402v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Ré) Appropriations des savoirs. Acteurs, territoires, processus, enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Albane de Suremain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Inalco, 2021, 9782858313877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.42755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies. Volume 1 : sources et genres historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Inalco, 2020, 9782858313440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.21819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -870,744 +945,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Albane De Suremain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Inalco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)appropriations des savoirs. Acteurs, territoires, processus, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-19, 2021, 9782858313860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation des savoirs sur le corpus littéraire du Caṅkam en Inde du Sud à l’époque coloniale : trajectoires individuelles et dynamiques collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Ré) Appropriations des savoirs. Acteurs, territoires, processus, enjeux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Inalco, pp.49-88, 2021, 9782858313860. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.42947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection Mackenzie (La)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies. Volume 1, tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Inalco, pp.333-352, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.23632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madurai et la Vaigai à l’époque coloniale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harit Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et fleuve en Asie du Sud. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Inalco, 2016, Print 9782858312689 - Électronique 9782858312672</w:t>
+              <w:t xml:space="preserve">, Presses de l'Inalco, 2016, 978-2858312689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145094v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madurai et la Vaigai à l’époque coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Viguier; Harit Joshi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et fleuve en Asie du Sud. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Inalco, 2016, 978-2858312689</w:t>
+              <w:t xml:space="preserve">, Presses de l'Inalco, 2016, Print 9782858312689 - Électronique 9782858312672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145091v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel passé, pour quelle nation ? Identité dravidienne et écriture de l'histoire en pays tamoul (Inde du Sud), du début du XIXe siècle aux années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Kouamé (dir.), avec la collaboration de Catherine Coquery-Vidrovitch, Eric Meyer et Anne Viguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiographies d’ailleurs. Histoire, pouvoir et sources : comment écrit-on l’histoire en dehors du monde occidental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2014, Hommes et sociétés, 9782811112349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inde des campagnes au dernier siècle de la colonisation britannique (1850-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouchepadass Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klein Jean-François, Laux Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés coloniales à l’âge des empires. Afrique, Antilles, Asie (années 1850-années 1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipse, 2012, Collection : CAPES / Agrégation, 9782729873134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés urbaines dans l’Inde coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klein Jean-François, Laux Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés coloniales à l’âge des empires. Afrique, Antilles, Asie (années 1850-années 1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipse, 2012, Collection : CAPES / Agrégation, 9782729873134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images et formes urbaines : l’héritage précolonial du pays tamoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Dupont; Gérard Heuzé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville en Asie du Sud. Analyse et mise en perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, EHESS, 2007, Collection Puruṣārtha, 978-2-7132-2116-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1617,353 +1692,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et historiographie de l’Inde, entretien avec Anne Viguier (Inalco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 en Inde : ce que la crise sanitaire révèle du pays de Narendra Modi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Jacquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étonnants historiens : les lointaines fabriques de l'histoire 1/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bernand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1973,161 +2048,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand d’autres historiens décryptent le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grataloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woolf Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquery-Vidrovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02110934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2195,51 +2270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D75882F"/>
+    <w:nsid w:val="D2D5AB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2426,51 +2501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-viguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178119466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04762816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/001946461104800203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04109365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42755" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaya Veluppillai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02565201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kouam&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03969393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane De Suremain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42947" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02565215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02145094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02145091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harit Joshi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouchepadass Jacques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04494268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nermont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault-Chodankar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Jacquelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woolf Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquery-Vidrovitch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-viguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178119466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04762816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/001946461104800203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04109365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaya Veluppillai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02565201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kouam&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03969393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane De Suremain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02565215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23632" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02145091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harit Joshi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02145094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouchepadass Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04494268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nermont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault-Chodankar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Jacquelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woolf Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquery-Vidrovitch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>