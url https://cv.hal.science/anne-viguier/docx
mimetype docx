--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1436,186 +1436,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Inde des campagnes au dernier siècle de la colonisation britannique (1850-1950)</w:t>
+                <w:t xml:space="preserve">Les sociétés urbaines dans l’Inde coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pouchepadass Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klein Jean-François, Laux Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés coloniales à l’âge des empires. Afrique, Antilles, Asie (années 1850-années 1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipse, 2012, Collection : CAPES / Agrégation, 9782729873134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144694v1</w:t>
+                <w:t xml:space="preserve">hal-02144688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés urbaines dans l’Inde coloniale</w:t>
+                <w:t xml:space="preserve">L’Inde des campagnes au dernier siècle de la colonisation britannique (1850-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouchepadass Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klein Jean-François, Laux Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés coloniales à l’âge des empires. Afrique, Antilles, Asie (années 1850-années 1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipse, 2012, Collection : CAPES / Agrégation, 9782729873134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144688v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images et formes urbaines : l’héritage précolonial du pays tamoul</w:t>
               </w:r>
@@ -2270,51 +2270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2D5AB6F"/>
+    <w:nsid w:val="8A9A82AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2501,51 +2501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-viguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178119466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04762816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/001946461104800203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04109365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaya Veluppillai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02565201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kouam&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03969393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane De Suremain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02565215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23632" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02145091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harit Joshi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02145094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouchepadass Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04494268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nermont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault-Chodankar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Jacquelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woolf Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquery-Vidrovitch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-viguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178119466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04762816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/001946461104800203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04109365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaya Veluppillai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02565201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kouam&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03969393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane De Suremain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02565215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23632" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02145091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harit Joshi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02145094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouchepadass Jacques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02144633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04494268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nermont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault-Chodankar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Jacquelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woolf Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquery-Vidrovitch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>