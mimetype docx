--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -527,178 +527,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre Metz au Moyen Âge (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles). Étude archéologique et historique de l’enceinte médiévale (deuxième partie)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des objets métalliques dans les quartiers Est et Ouest du vicus gallo romain de Bliesbruck (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3/4, pp.66-71</w:t>
+              <w:t xml:space="preserve">Kallirrhoé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455740v1</w:t>
+                <w:t xml:space="preserve">halshs-01153328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des objets métalliques dans les quartiers Est et Ouest du vicus gallo romain de Bliesbruck (Moselle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défendre Metz au Moyen Âge (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles). Étude archéologique et historique de l’enceinte médiévale (deuxième partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kallirrhoé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35, pp.19-20</w:t>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3/4, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01153328v1</w:t>
+                <w:t xml:space="preserve">halshs-01455740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre Metz au Moyen Âge (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles). Étude archéologique et historique de l’enceinte médiévale (première partie)</w:t>
               </w:r>
@@ -760,96 +760,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01455750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de la terre à l’époque gallo-romaine en Lorraine : diversité et technicité des outils en fer</w:t>
+                <w:t xml:space="preserve">L’outillage agricole en fer de La Tène à l’époque mérovingienne en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Graoully</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.8-11</w:t>
+              <w:t xml:space="preserve">Bulletin de l'association ArchéoVosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455536v1</w:t>
+                <w:t xml:space="preserve">halshs-01455553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’outillage agricole en fer chez les Leuques, les Médiomatriques et le sud de la région des Trévires de La Tène à l’époque mérovingienne</w:t>
               </w:r>
@@ -898,96 +898,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01455546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outillage agricole en fer de La Tène à l’époque mérovingienne en Lorraine</w:t>
+                <w:t xml:space="preserve">Le travail de la terre à l’époque gallo-romaine en Lorraine : diversité et technicité des outils en fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'association ArchéoVosges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1, pp.43-50</w:t>
+              <w:t xml:space="preserve">Chroniques du Graoully</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455553v1</w:t>
+                <w:t xml:space="preserve">halshs-01455536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -999,96 +999,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du mobilier métallique des quartiers artisanaux est et ouest du vicus gallo-romain de Bliesbruck (Moselle)</w:t>
+                <w:t xml:space="preserve">La caractérisation du mobilier métallique des quartiers artisanaux du vicus gallo-romain de Bliesbruck (Fr, Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mobiliers archéologiques dans leur contexte, de la Gaule à l’Orient méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HeRMA – IFAO, Oct 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail « CORPUS : Étude du mobilier métallique et de l’instrumentum » - 6e table ronde à Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01466426v1</w:t>
+                <w:t xml:space="preserve">halshs-01466298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’outil à la bague en passant par la vaisselle : les objets métalliques comme témoins de la vie quotidienne gallo-romaine</w:t>
               </w:r>
@@ -1137,96 +1137,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01466283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation du mobilier métallique des quartiers artisanaux du vicus gallo-romain de Bliesbruck (Fr, Moselle)</w:t>
+                <w:t xml:space="preserve">Caractérisation du mobilier métallique des quartiers artisanaux est et ouest du vicus gallo-romain de Bliesbruck (Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail « CORPUS : Étude du mobilier métallique et de l’instrumentum » - 6e table ronde à Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les mobiliers archéologiques dans leur contexte, de la Gaule à l’Orient méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HeRMA – IFAO, Oct 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01466298v1</w:t>
+                <w:t xml:space="preserve">halshs-01466426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations à Cu et à Pb de la Grande Saule, Falck, Moselle</w:t>
               </w:r>
@@ -1777,159 +1777,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier métallique de la fouille préventive de Jury (57) « Pré du Fond », 2017, Pôle Archéologie Préventive de Metz Métropole, rapport final sous la direction de Simon Sedlbauer (à paraître)</w:t>
+                <w:t xml:space="preserve">Etude du mobilier métallique de la fouille préventive de Florange (57) « Lotissement du Sentier », 2016, Pôle Archéologie Préventive de Metz Métropole, rapport final sous la direction de Christian Dreier (à paraître)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pôle Archéologie Préventive de Metz-Métropole. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03480845v1</w:t>
+                <w:t xml:space="preserve">halshs-03480843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier métallique de la fouille préventive de Florange (57) « Lotissement du Sentier », 2016, Pôle Archéologie Préventive de Metz Métropole, rapport final sous la direction de Christian Dreier (à paraître)</w:t>
+                <w:t xml:space="preserve">Etude du mobilier métallique de la fouille préventive de Jury (57) « Pré du Fond », 2017, Pôle Archéologie Préventive de Metz Métropole, rapport final sous la direction de Simon Sedlbauer (à paraître)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pôle Archéologie Préventive de Metz-Métropole. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03480843v1</w:t>
+                <w:t xml:space="preserve">halshs-03480845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mobilier métallique&amp;quot; in BRKOJEWITSCH G. (dir.), Metz (57), 2 rue du Haut Poirier : « De l’oppidum gaulois à la chapelle des Petits Carmes », Rapport final d'opération, 2019</w:t>
               </w:r>
@@ -2189,271 +2189,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01455809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metz (57), Allée de la Tour des Esprits</w:t>
+                <w:t xml:space="preserve">Metz (57), Porte des Allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Duchêne-Gasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Association Historia Metensis. 2012, pp.82</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] association Historia Metensis. 2012, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455817v1</w:t>
+                <w:t xml:space="preserve">halshs-01455814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metz (57), Porte des Allemands</w:t>
+                <w:t xml:space="preserve">Metz (57), Allée de la Tour des Esprits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Duchêne-Gasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Historia Metensis. 2012, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henault</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-01455814v1</w:t>
+                <w:t xml:space="preserve">halshs-01455817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metz (57), Allée de la Tour des Esprits</w:t>
               </w:r>
@@ -2955,51 +2955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilmouth Wilmouth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Didiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Atton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Alii" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Duch&#234;ne-Gasseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Daune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pannisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOL002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilmouth Wilmouth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Didiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Atton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Alii" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Duch&#234;ne-Gasseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Daune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pannisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOL002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>