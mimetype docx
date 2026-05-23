--- v1 (2026-04-13)
+++ v2 (2026-05-23)
@@ -527,178 +527,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des objets métalliques dans les quartiers Est et Ouest du vicus gallo romain de Bliesbruck (Moselle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défendre Metz au Moyen Âge (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles). Étude archéologique et historique de l’enceinte médiévale (deuxième partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kallirrhoé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35, pp.19-20</w:t>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3/4, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01153328v1</w:t>
+                <w:t xml:space="preserve">halshs-01455740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre Metz au Moyen Âge (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles). Étude archéologique et historique de l’enceinte médiévale (deuxième partie)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des objets métalliques dans les quartiers Est et Ouest du vicus gallo romain de Bliesbruck (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3/4, pp.66-71</w:t>
+              <w:t xml:space="preserve">Kallirrhoé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455740v1</w:t>
+                <w:t xml:space="preserve">halshs-01153328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre Metz au Moyen Âge (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles). Étude archéologique et historique de l’enceinte médiévale (première partie)</w:t>
               </w:r>
@@ -760,234 +760,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01455750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outillage agricole en fer de La Tène à l’époque mérovingienne en Lorraine</w:t>
+                <w:t xml:space="preserve">L’outillage agricole en fer chez les Leuques, les Médiomatriques et le sud de la région des Trévires de La Tène à l’époque mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'association ArchéoVosges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1, pp.43-50</w:t>
+              <w:t xml:space="preserve">Kallirrhoé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.12-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455553v1</w:t>
+                <w:t xml:space="preserve">halshs-01455546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outillage agricole en fer chez les Leuques, les Médiomatriques et le sud de la région des Trévires de La Tène à l’époque mérovingienne</w:t>
+                <w:t xml:space="preserve">Le travail de la terre à l’époque gallo-romaine en Lorraine : diversité et technicité des outils en fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kallirrhoé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27, pp.12-21</w:t>
+              <w:t xml:space="preserve">Chroniques du Graoully</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455546v1</w:t>
+                <w:t xml:space="preserve">halshs-01455536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de la terre à l’époque gallo-romaine en Lorraine : diversité et technicité des outils en fer</w:t>
+                <w:t xml:space="preserve">L’outillage agricole en fer de La Tène à l’époque mérovingienne en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Graoully</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.8-11</w:t>
+              <w:t xml:space="preserve">Bulletin de l'association ArchéoVosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455536v1</w:t>
+                <w:t xml:space="preserve">halshs-01455553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -999,96 +999,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation du mobilier métallique des quartiers artisanaux du vicus gallo-romain de Bliesbruck (Fr, Moselle)</w:t>
+                <w:t xml:space="preserve">Caractérisation du mobilier métallique des quartiers artisanaux est et ouest du vicus gallo-romain de Bliesbruck (Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail « CORPUS : Étude du mobilier métallique et de l’instrumentum » - 6e table ronde à Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les mobiliers archéologiques dans leur contexte, de la Gaule à l’Orient méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HeRMA – IFAO, Oct 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01466298v1</w:t>
+                <w:t xml:space="preserve">halshs-01466426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’outil à la bague en passant par la vaisselle : les objets métalliques comme témoins de la vie quotidienne gallo-romaine</w:t>
               </w:r>
@@ -1137,96 +1137,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01466283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du mobilier métallique des quartiers artisanaux est et ouest du vicus gallo-romain de Bliesbruck (Moselle)</w:t>
+                <w:t xml:space="preserve">La caractérisation du mobilier métallique des quartiers artisanaux du vicus gallo-romain de Bliesbruck (Fr, Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mobiliers archéologiques dans leur contexte, de la Gaule à l’Orient méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HeRMA – IFAO, Oct 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail « CORPUS : Étude du mobilier métallique et de l’instrumentum » - 6e table ronde à Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01466426v1</w:t>
+                <w:t xml:space="preserve">halshs-01466298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations à Cu et à Pb de la Grande Saule, Falck, Moselle</w:t>
               </w:r>
@@ -1777,159 +1777,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier métallique de la fouille préventive de Florange (57) « Lotissement du Sentier », 2016, Pôle Archéologie Préventive de Metz Métropole, rapport final sous la direction de Christian Dreier (à paraître)</w:t>
+                <w:t xml:space="preserve">Etude du mobilier métallique de la fouille préventive de Jury (57) « Pré du Fond », 2017, Pôle Archéologie Préventive de Metz Métropole, rapport final sous la direction de Simon Sedlbauer (à paraître)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pôle Archéologie Préventive de Metz-Métropole. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03480843v1</w:t>
+                <w:t xml:space="preserve">halshs-03480845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier métallique de la fouille préventive de Jury (57) « Pré du Fond », 2017, Pôle Archéologie Préventive de Metz Métropole, rapport final sous la direction de Simon Sedlbauer (à paraître)</w:t>
+                <w:t xml:space="preserve">Etude du mobilier métallique de la fouille préventive de Florange (57) « Lotissement du Sentier », 2016, Pôle Archéologie Préventive de Metz Métropole, rapport final sous la direction de Christian Dreier (à paraître)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilmouth Wilmouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pôle Archéologie Préventive de Metz-Métropole. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03480845v1</w:t>
+                <w:t xml:space="preserve">halshs-03480843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mobilier métallique&amp;quot; in BRKOJEWITSCH G. (dir.), Metz (57), 2 rue du Haut Poirier : « De l’oppidum gaulois à la chapelle des Petits Carmes », Rapport final d'opération, 2019</w:t>
               </w:r>
@@ -2189,271 +2189,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01455809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metz (57), Porte des Allemands</w:t>
+                <w:t xml:space="preserve">Metz (57), Allée de la Tour des Esprits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Duchêne-Gasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] association Historia Metensis. 2012, pp.72</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Historia Metensis. 2012, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455814v1</w:t>
+                <w:t xml:space="preserve">halshs-01455817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metz (57), Allée de la Tour des Esprits</w:t>
+                <w:t xml:space="preserve">Metz (57), Porte des Allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Duchêne-Gasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Association Historia Metensis. 2012, pp.82</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] association Historia Metensis. 2012, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01455817v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metz (57), Allée de la Tour des Esprits</w:t>
               </w:r>
@@ -2955,51 +2955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilmouth Wilmouth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Didiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Atton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Alii" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Duch&#234;ne-Gasseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Daune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pannisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOL002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilmouth Wilmouth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Didiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Atton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Alii" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Duch&#234;ne-Gasseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Daune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pannisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOL002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>