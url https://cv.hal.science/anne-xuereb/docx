--- v0 (2026-03-22)
+++ v1 (2026-05-19)
@@ -126,519 +126,519 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of yeast and bacterial symbionts between sexual partners in &amp;lt;i&amp;gt;Drosophila suzukii&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Consumption competition by a parasitoid wasp opens a window of survival under intraguild predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Guilhot</w:t>
+                <w:t xml:space="preserve">Francisco Martínez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Pekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.241149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972129v1</w:t>
+                <w:t xml:space="preserve">hal-05592947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of yeast and bacterial symbionts between sexual partners in &amp;lt;i&amp;gt;Drosophila suzukii&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.241149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota-mediated competition between Drosophila species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rombaut</w:t>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gallet</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Qitout</w:t>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukherjy Samy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Guilhot</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.201. </w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01617-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04209915v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota acquisition and transmission in Drosophila flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Lagmairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (9), pp.107656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -666,853 +666,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sterile insect technique can efficiently reduce the reproduction of the spotted wing drosophila (Drosophila suzukii) in strawberry</w:t>
+                <w:t xml:space="preserve">Microbiota-mediated competition between Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gard</w:t>
+                <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Panel</w:t>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Labbetoul</w:t>
+                <w:t xml:space="preserve">Kenza Qitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bosshard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Xuereb</w:t>
+                <w:t xml:space="preserve">Mukherjy Samy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1378.31⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01617-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333126v1</w:t>
+                <w:t xml:space="preserve">hal-04209915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bacteria on the maintenance of a yeast during Drosophila melanogaster metamorphosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Xuéreb</w:t>
+                <w:t xml:space="preserve">The sterile insect technique can efficiently reduce the reproduction of the spotted wing drosophila (Drosophila suzukii) in strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Howell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labbetoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bosshard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-021-00133-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1378, pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1378.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483552v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental specificity in Drosophila-bacteria symbiosis affects host developmental plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of bacteria on the maintenance of a yeast during Drosophila melanogaster metamorphosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-020-10068-8⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-021-00133-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229617v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virome of Drosophila suzukii, an invasive pest of soft fruit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan C Medd</w:t>
+                <w:t xml:space="preserve">Environmental specificity in Drosophila-bacteria symbiosis affects host developmental plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.693-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-020-10068-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/vey009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625425v1</w:t>
+                <w:t xml:space="preserve">hal-04229617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-throughput spectrophotometric assay of adult size in Drosophila that facilitates microbial and biochemical content analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The virome of Drosophila suzukii, an invasive pest of soft fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan C Medd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal M Waldron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fellous</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madoka Nakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drosophila Information Service</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/vey009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618144v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Polycomb-dependent transgenerational inheritance of chromatin states in Drosophila</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Comoglio</w:t>
+                <w:t xml:space="preserve">A high-throughput spectrophotometric assay of adult size in Drosophila that facilitates microbial and biochemical content analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fellous</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drosophila Information Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.3848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01529240v1</w:t>
+                <w:t xml:space="preserve">hal-02618144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive Drosophila suzukii facilitates Drosophila melanogaster infestation and sour rot outbreaks in the vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure, Muriel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,2774 +1570,3029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric analysis of the macronutrient needs of Drosophila suzukii larvae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stable Polycomb-dependent transgenerational inheritance of chromatin states in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Ciabrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Comoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Bonev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ninova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drosophila Information Service</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (6), pp.876-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617655v1</w:t>
+                <w:t xml:space="preserve">hal-01529240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Routes of invasion of Drosophila suzukii by Means of ABC Random Forest.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debat</w:t>
+                <w:t xml:space="preserve">A geometric analysis of the macronutrient needs of Drosophila suzukii larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fellous</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drosophila Information Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.158-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01582586v1</w:t>
+                <w:t xml:space="preserve">hal-02617655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila suzukii et la pourriture acide du raisin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Routes of invasion of Drosophila suzukii by Means of ABC Random Forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
+                <w:t xml:space="preserve">Antoine Fraimout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth A Hufbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.980 - 996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617727v1</w:t>
+                <w:t xml:space="preserve">hal-01582586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New set of microsatellite markers for the spotted-wing &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; (Diptera: Drosophilidae): a promising molecular tool for inferring the invasion history of this major insect pest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Drosophila suzukii et la pourriture acide du raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.855-859</w:t>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631599v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape genetics highlights the role of bank vole metapopulation dynamics in the epidemiology of Puumala hantavirus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New set of microsatellite markers for the spotted-wing &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; (Diptera: Drosophilidae): a promising molecular tool for inferring the invasion history of this major insect pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Anne Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chaval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald K. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ribas Salvador</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.855-859</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649984v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant influence of helminth infection and landscape on the distribution of Puumala hantavirus in its reservoir, Myodes glareolus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape genetics highlights the role of bank vole metapopulation dynamics in the epidemiology of Puumala hantavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ribas Salvador</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cadet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribas Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-11-30⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (17), pp.3569-3583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05199.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653094v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tnf-alpha expression and promoter sequences reflect the balance of tolerance/resistance to Puumala hantavirus infection in European bank vole populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Concomitant influence of helminth infection and landscape on the distribution of Puumala hantavirus in its reservoir, Myodes glareolus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ribas Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Y. Chaval</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.07.022⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-11-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660935v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does natural larval parasitism of Lobesia botrana (Lepidoptera : Tortricidae) vary between years, generation, density of the host and vine cultivar ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tnf-alpha expression and promoter sequences reflect the balance of tolerance/resistance to Puumala hantavirus infection in European bank vole populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/BER2005393⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (8), pp.1208 - 1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659229v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attraction of Dibrachys cavus (Hymenoptera : Pteromalidae) to its host frass volatiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does natural larval parasitism of Lobesia botrana (Lepidoptera : Tortricidae) vary between years, generation, density of the host and vine cultivar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (2), pp.105-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BER2005393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-006-9195-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663644v1</w:t>
+                <w:t xml:space="preserve">hal-02659229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la qualité alimentaire des baies de différents cépages sur les chenilles d'un papillon deprédateur de raisin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Attraction of Dibrachys cavus (Hymenoptera : Pteromalidae) to its host frass volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (12), pp.2721-2731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-006-9195-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672404v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités phytosanitaires. Vers une lutte biologique contre eudémis : Lobesia botrana ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la qualité alimentaire des baies de différents cépages sur les chenilles d'un papillon deprédateur de raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Etienne Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 122 (6), pp.138-141</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672094v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une régulation naturelle des populations d'Eudémis ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Clerjeau</w:t>
+                <w:t xml:space="preserve">Actualités phytosanitaires. Vers une lutte biologique contre eudémis : Lobesia botrana ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1000, pp.40-41</w:t>
+              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122 (6), pp.138-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670694v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une régulation naturelle des populations d'Eudémis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Brustis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clerjeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1000, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une pyrale polyphage pouvant causer des dégâts au vignoble : Ephestia parasitella (Lepidoptera, Pyralidae, Phyticinae) est présente dans le Bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mautrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 559, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODeSha - Détection olfactive canine de la sharka- Un exemple de partenariat public – privé: INRAE - DOG NOSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Canine olfactory detection of the plum pox virus: a proof of concept for plant virus detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale Défi clé Risques Infectieux et Vecteurs en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIVOC, Apr 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phytopathologie (SFP), May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813585v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: laboratory interactions and their relevance to in-natura processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CODeSha - Détection olfactive canine de la sharka- Un exemple de partenariat public – privé: INRAE - DOG NOSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion REID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale Défi clé Risques Infectieux et Vecteurs en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIVOC, Apr 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786464v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: no relevance of laboratory interactions to in-natura processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: laboratory interactions and their relevance to in-natura processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Immunité des Invertébrés (Immuninv 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion REID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786884v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Lobesia botrana females with apple juice: a valuable tool to predict oviposition ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: no relevance of laboratory interactions to in-natura processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC/WPRS : Working Group “Integrated Protection in Viticulture”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Boario Terme, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Immunité des Invertébrés (Immuninv 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756142v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités phytosanitaires. Vers une lutte biologique contre eudémis : Lobesia botrana ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Trapping Lobesia botrana females with apple juice: a valuable tool to predict oviposition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Retaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dumas-Lattaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Féru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondiaviti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IOBC/WPRS : Working Group “Integrated Protection in Viticulture”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Boario Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829768v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une lutte biologique contre Eudémis (Lobesia botrana) ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Actualités phytosanitaires. Vers une lutte biologique contre eudémis : Lobesia botrana ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Xuereb</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vinitech 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Mondiaviti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759863v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does host-plant of a phytophagous moth influence its parasitism ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Vers une lutte biologique contre Eudémis (Lobesia botrana) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CNRS Jacques Monod. Ecologie et Evolution des relations hôtes parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Vinitech 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760141v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches dans la perspective de gérer les comportements de choix de la plante par les femelles des vers de la grappe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Does host-plant of a phytophagous moth influence its parasitism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conférence internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence CNRS Jacques Monod. Ecologie et Evolution des relations hôtes parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759867v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parasites de tordeuses de vignobles : aperçu de quelques espèces présentes dans 3 régions viticoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Recherches dans la perspective de gérer les comportements de choix de la plante par les femelles des vers de la grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevile Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Ponte de Lima, Portugal</w:t>
+              <w:t xml:space="preserve">2. Conférence internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760768v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des odeurs végétales par l'eudémis de la vigne : comparaison entre mâles et femelles provenant de 2 souches d'origine différente</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Les parasites de tordeuses de vignobles : aperçu de quelques espèces présentes dans 3 régions viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Versailles, France</w:t>
+              <w:t xml:space="preserve">Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Ponte de Lima, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768976v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détection des odeurs végétales par l'eudémis de la vigne : comparaison entre mâles et femelles provenant de 2 souches d'origine différente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingwild Masante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circadian variation in the volatile emission of flowers from Cabernet Sauvignon grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4347,597 +4602,597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and maintenance of microbial symbionts in Drosophila larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Lagmairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial influence on the maintenance of symbiotic yeast through Drosophila metamorphosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partitioning of symbionts effects on host resource acquisition and developmental plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental specificity in Drosophila-bacteria symbiosis affects host developmental plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virome of Drosophila suzukii , an invasive pest of soft fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Medd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fergal Waldron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madoka Nakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4947,111 +5202,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative abundance of several larval parasitoids of Lobesia botrana on different varieties of grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuereb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Protection and Production in Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 (8), 2003, IOBC WPRS Bulletin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5061,138 +5316,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des odeurs végétales par l'eudémis de la vigne: comparaison entre mâles et femelles provenant de 2 souches d'origines différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingwild Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Physiologie de l'insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Versailles, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5260,51 +5515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C425F22"/>
+    <w:nsid w:val="813816F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5491,51 +5746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-xuereb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1728-0785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972129v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rombaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Qitout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjy Samy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01617-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Lagmairi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04333126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labbetoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosshard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xuereb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1378.31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00133-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-020-10068-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C Medd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal M Waldron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoka Nakai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vey009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ciabrelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Comoglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Bonev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ninova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure, Muriel Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribas Salvador" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05199.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6F6THQ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas Salvador" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cadet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-30" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Chaval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ48MG6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BER2005393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DC6FB52013226CA1455346813904A0C4FFE00BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9195-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLSJZCVV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Etienne Toulouse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xuereb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brustis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mautrait" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Retaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric F&#233;ru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768976v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingwild Masante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertschy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Medd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal Waldron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-xuereb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1728-0785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Pekas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Lagmairi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rombaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Qitout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjy Samy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01617-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04333126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labbetoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosshard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xuereb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1378.31" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00133-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-020-10068-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C Medd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal M Waldron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoka Nakai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vey009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure, Muriel Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ciabrelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Comoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Bonev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ninova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribas Salvador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05199.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6F6THQ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas Salvador" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-30" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Chaval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ48MG6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BER2005393" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DC6FB52013226CA1455346813904A0C4FFE00BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9195-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLSJZCVV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Etienne Toulouse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xuereb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brustis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mautrait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brevet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Retaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric F&#233;ru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benrey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingwild Masante" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertschy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Medd" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal Waldron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>