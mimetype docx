--- v0 (2026-03-22)
+++ v1 (2026-04-26)
@@ -352,51 +352,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
@@ -1613,307 +1613,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-specific variation in a soilborne phytopathogenic fungus for the expression of genes involved in pH signal transduction pathway, pathogenesis and saprophytic survival in response to environmental pH changes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.09.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.393 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208686v1</w:t>
+                <w:t xml:space="preserve">hal-01208629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Strain-specific variation in a soilborne phytopathogenic fungus for the expression of genes involved in pH signal transduction pathway, pathogenesis and saprophytic survival in response to environmental pH changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01208629v1</w:t>
+                <w:t xml:space="preserve">hal-01208686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous monitoring of two fungal genotypes on plant roots by single nucleotide polymorphism quantification with an innovative KASPar quantitative PCR</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,652 +3585,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+                <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348616v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
@@ -4617,51 +4617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,152 +4710,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité phénotypique de sensibilité et d’adaptation aux variations de pH des populations de Gaeumannomyces graminis var. tritici, champignon tellurique parasite des racines du blé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347750v1</w:t>
+                <w:t xml:space="preserve">hal-03347784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode innovante de real-time PCR développée à partir du système KASPar : application au suivi simultané de deux génotypes d’un champignon phytopathogène sur racines de blé par quantification de SNP.</w:t>
               </w:r>
@@ -4960,152 +4960,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité phénotypique de sensibilité et d’adaptation aux variations de pH des populations de Gaeumannomyces graminis var. tritici, champignon tellurique parasite des racines du blé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Boutin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347784v1</w:t>
+                <w:t xml:space="preserve">hal-03347750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Type VI secretion system of Pseudomonas fluorescens Pf29Arp in biofilm process.</w:t>
               </w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5643,51 +5643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Aussois, France</w:t>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6448,51 +6448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01166.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH57SM7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Barzic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cornelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01166.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH57SM7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Barzic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cornelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>