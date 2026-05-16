--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1613,307 +1613,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-specific variation in a soilborne phytopathogenic fungus for the expression of genes involved in pH signal transduction pathway, pathogenesis and saprophytic survival in response to environmental pH changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208629v1</w:t>
+                <w:t xml:space="preserve">hal-01208686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-specific variation in a soilborne phytopathogenic fungus for the expression of genes involved in pH signal transduction pathway, pathogenesis and saprophytic survival in response to environmental pH changes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.393 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208686v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous monitoring of two fungal genotypes on plant roots by single nucleotide polymorphism quantification with an innovative KASPar quantitative PCR</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,256 +2983,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des facteurs de l'environnement rhizosphérique sur la régulation de l'antagonisme de Pseudomonas spp. fluorescents vis-à-vis des pathogènes telluriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La présence de Ggt, agent du piétin-échaudage, favorise la colonisation des racines de blé par une souche antagoniste sélectionnée de Pseudomonas spp. fluorescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres de Phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766164v1</w:t>
+                <w:t xml:space="preserve">hal-02767404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de Ggt, agent du piétin-échaudage, favorise la colonisation des racines de blé par une souche antagoniste sélectionnée de Pseudomonas spp. fluorescent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des facteurs de l'environnement rhizosphérique sur la régulation de l'antagonisme de Pseudomonas spp. fluorescents vis-à-vis des pathogènes telluriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.R. Barzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres de Phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767404v1</w:t>
+                <w:t xml:space="preserve">hal-02766164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of fluorescent spp. Pseudomonas as bioindicateurs of soil conduciveness to take-all wheat</w:t>
               </w:r>
@@ -3378,64 +3378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphère Aix'97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Aix en Provence, France</w:t>
@@ -3710,527 +3710,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
@@ -4617,51 +4617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,152 +4710,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité phénotypique et déterminisme génétique de l'adaptation aux variations de pH dans les populations du champignon tellurique responsable du piétin-échaudage du blé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Boutin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">8e colloque national de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347784v1</w:t>
+                <w:t xml:space="preserve">hal-03347819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode innovante de real-time PCR développée à partir du système KASPar : application au suivi simultané de deux génotypes d’un champignon phytopathogène sur racines de blé par quantification de SNP.</w:t>
               </w:r>
@@ -5085,527 +5085,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Type VI secretion system of Pseudomonas fluorescens Pf29Arp in biofilm process.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Microbial Ecology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347835v1</w:t>
+                <w:t xml:space="preserve">hal-03347784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgane Boutin</w:t>
+                <w:t xml:space="preserve">Role of the Type VI secretion system of Pseudomonas fluorescens Pf29Arp in biofilm process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchi Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime R Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th New Phytologist Symposium Functions and ecology of the plant microbiome.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Microbial Ecology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347848v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du déterminisme génétique de la réponse au pH chez un champignon pathogène du blé, Gaeumannomyces graminis var. tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">28th New Phytologist Symposium Functions and ecology of the plant microbiome.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347496v1</w:t>
+                <w:t xml:space="preserve">hal-03347848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité phénotypique et déterminisme génétique de l'adaptation aux variations de pH dans les populations du champignon tellurique responsable du piétin-échaudage du blé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité du déterminisme génétique de la réponse au pH chez un champignon pathogène du blé, Gaeumannomyces graminis var. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque national de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347819v1</w:t>
+                <w:t xml:space="preserve">hal-03347496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’une bactérie antagoniste sur l’expression in planta de gènes du pouvoir pathogène de Gaeumannomyces graminis var. tritici.</w:t>
               </w:r>
@@ -5643,51 +5643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Aussois, France</w:t>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6448,51 +6448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01166.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH57SM7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Barzic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cornelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01166.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH57SM7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Barzic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cornelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>