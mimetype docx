--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -904,1480 +904,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and neuroimaging features and brain β-amyloidosis in individuals at risk of Alzheimer's disease (INSIGHT-preAD): a longitudinal observational study</w:t>
+                <w:t xml:space="preserve">A clinical and neurophysiological motor signature of Unverricht–Lundborg disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dubois</w:t>
+                <w:t xml:space="preserve">Elodie Hainque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+                <w:t xml:space="preserve">Anne Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Nyasse</w:t>
+                <w:t xml:space="preserve">Valerie Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hovagim Bakardjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Gagliardi</w:t>
+                <w:t xml:space="preserve">Sophie Rivaud-Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30029-2⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777834v1</w:t>
+                <w:t xml:space="preserve">hal-01562621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early cognitive, structural and microstructural changes in c9orf72 presymptomatic carriers before 40 years of age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Junhao Wen</w:t>
+                <w:t xml:space="preserve">Reproducible evaluation of classification methods in Alzheimer's disease: Framework and application to MRI and PET data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Samper-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bottani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Rinaldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Sayah</w:t>
+                <w:t xml:space="preserve">Pascal Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2017.4266⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.504-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654000v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clinical and neurophysiological motor signature of Unverricht–Lundborg disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Fire Hazard for MR Imaging Systems: Blankets—Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Hainque</w:t>
+                <w:t xml:space="preserve">Marine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blancher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Simone Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 286 (2), pp.568-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.2017162921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562621v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible evaluation of classification methods in Alzheimer's disease: Framework and application to MRI and PET data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simona Bottani</w:t>
+                <w:t xml:space="preserve">Cognitive and neuroimaging features and brain β-amyloidosis in individuals at risk of Alzheimer's disease (INSIGHT-preAD): a longitudinal observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Fontanella</w:t>
+                <w:t xml:space="preserve">Francis Nyasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lu</w:t>
+                <w:t xml:space="preserve">Hovagim Bakardjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.042⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.335 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30029-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858384v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fire Hazard for MR Imaging Systems: Blankets—Case Report</w:t>
+                <w:t xml:space="preserve">Early cognitive, structural and microstructural changes in c9orf72 presymptomatic carriers before 40 years of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brunel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+                <w:t xml:space="preserve">Daisy Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Soret</w:t>
+                <w:t xml:space="preserve">Marion Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Jaffre</w:t>
+                <w:t xml:space="preserve">Sabrina Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 286 (2), pp.568-570. </w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.236-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.2017162921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2017.4266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580514v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloidosis and neurodegeneration result in distinct structural connectivity patterns in mild cognitive impairment</w:t>
+                <w:t xml:space="preserve">Predictive factors of long-term outcomes of surgery for mesial temporal lobe epilepsy associated with hippocampal sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jacquemont</w:t>
+                <w:t xml:space="preserve">Bertrand Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Routier</w:t>
+                <w:t xml:space="preserve">Franck Bielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.03.023⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (8), pp.1473-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518785v1</w:t>
+                <w:t xml:space="preserve">hal-01557196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of long-term outcomes of surgery for mesial temporal lobe epilepsy associated with hippocampal sclerosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Astrocytic tumor with large cells and worrisome features in two patients with tuberous sclerosis: drastically different diagnoses and prognoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle An-Gourfinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (8), pp.1473-1485. </w:t>
+              <w:t xml:space="preserve">Clinical Neuropathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.13831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5414/NP301008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557196v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytic tumor with large cells and worrisome features in two patients with tuberous sclerosis: drastically different diagnoses and prognoses</w:t>
+                <w:t xml:space="preserve">Involvement of peripheral III nerve in multiple sclerosis patient: Report of a new case and discussion of the underlying mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roux</w:t>
+                <w:t xml:space="preserve">Natalia Shor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle An-Gourfinkel</w:t>
+                <w:t xml:space="preserve">Maria del Mar Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lubetzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuropathology</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5414/NP301008⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458516687401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491004v1</w:t>
+                <w:t xml:space="preserve">hal-01469373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR imaging of adult acute infectious encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinez-Almoyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of peripheral III nerve in multiple sclerosis patient: Report of a new case and discussion of the underlying mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive white matter lesions after 2 years of fingolimod: progressive multifocal leukoencephalopathy or MS relapse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dormont</w:t>
+                <w:t xml:space="preserve">Marine Boudot de La Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Louapre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Reach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Lubetzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458516687401⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (4), pp.614 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458516682858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469373v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive white matter lesions after 2 years of fingolimod: progressive multifocal leukoencephalopathy or MS relapse?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amyloidosis and neurodegeneration result in distinct structural connectivity patterns in mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Louapre</w:t>
+                <w:t xml:space="preserve">Thomas Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lubetzki</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (4), pp.614 - 616. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1352458516682858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562641v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct current stimulation over the anterior temporal areas boosts semantic processing in primary progressive aphasia</w:t>
               </w:r>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mellerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lubetzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 263 (9), pp.1869 - 1871</w:t>
@@ -3146,295 +3146,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimaging features in Posterior Reversible Encephalopathy Syndrome: A Pictorial Review</w:t>
+                <w:t xml:space="preserve">White matter lesions in FTLD: distinct phenotypes characterize GRN and C9ORF72 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Ollivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Fatima Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Clarençon</w:t>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Paola Caroppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Deltour</w:t>
+                <w:t xml:space="preserve">Sebastian Stroer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Neurology Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2016.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427526v1</w:t>
+                <w:t xml:space="preserve">hal-01266596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White matter lesions in FTLD: distinct phenotypes characterize GRN and C9ORF72 mutations</w:t>
+                <w:t xml:space="preserve">Neuroimaging features in Posterior Reversible Encephalopathy Syndrome: A Pictorial Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ameur</w:t>
+                <w:t xml:space="preserve">Morgan Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
+                <w:t xml:space="preserve">Frédéric Clarençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Caroppo</w:t>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Stroer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Dormont</w:t>
+                <w:t xml:space="preserve">Sandrine Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (1), </w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266596v1</w:t>
+                <w:t xml:space="preserve">hal-01427526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Angle Glaucoma and Paraoptic Cyst: First Description of a Series of 11 Patients</w:t>
               </w:r>
@@ -3554,77 +3554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient reduction in venous susceptibility during posterior reversible encephalopathy syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Wanono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Domont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,307 +3682,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probable Creutzfeldt-Jakob Disease Mimicking a Perioperative Stroke in an Elderly Adult.</w:t>
+                <w:t xml:space="preserve">[Contribution of arterial spin labeling to the diagnosis of sudden and transient neurological deficit].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Magny</w:t>
+                <w:t xml:space="preserve">Marion Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sagot</w:t>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Cohen-Bittan</w:t>
+                <w:t xml:space="preserve">Samia Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Makdessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Charlotte Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (6), pp.1268-9. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171 (2), pp.161-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.13452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252634v1</w:t>
+                <w:t xml:space="preserve">hal-01251503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Contribution of arterial spin labeling to the diagnosis of sudden and transient neurological deficit].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probable Creutzfeldt-Jakob Disease Mimicking a Perioperative Stroke in an Elderly Adult.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Yger</w:t>
+                <w:t xml:space="preserve">Catherine Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villain</w:t>
+                <w:t xml:space="preserve">Judith Cohen-Bittan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Belkacem</w:t>
+                <w:t xml:space="preserve">Solène Makdessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (6), pp.1268-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.13452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01251503v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse Cerebral Microbleeds after Extracorporeal Membrane Oxygenation Support</w:t>
               </w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unusual Case of Hemiballism-Hemichorea Associated with Nonketotic Hyperglycemia in Association with a Centrum Semiovale Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lancellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,51 +4236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual primary cerebral localization of a CIC-DUX4 translocation tumor of the Ewing sarcoma family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,51 +4370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late dural relapse of a resected and irradiated pineal parenchymal tumor of intermediate differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive white matter involvement in patients with frontotemporal lobar degeneration: think progranulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Caroppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,1170 +5471,1170 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline for the analysis of 18F-FDG PET data on the cortical surface and its evaluation on ADNI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of DTI Features for the Classification of Alzheimer's Disease: A Reproducible Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Marcoux</w:t>
+                <w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bottani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Burgos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junhao Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t>
+              <w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757646v1</w:t>
+                <w:t xml:space="preserve">hal-01758206v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of DTI Features for the Classification of Alzheimer's Disease: A Reproducible Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junhao Wen</w:t>
+                <w:t xml:space="preserve">Structural, microstructural and metabolic alterations in Primary Progressive Aphasia variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ninon Burgos</w:t>
+                <w:t xml:space="preserve">Aurélie Kas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Maxime David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758206v3</w:t>
+                <w:t xml:space="preserve">hal-01764289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, microstructural and metabolic alterations in Primary Progressive Aphasia variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using diffusion MRI for classification and prediction of Alzheimer's Disease: a reproducible study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bottani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Maxime David</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">AAIC 2018 - Alzheimer's Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764289v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758167v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible evaluation of Alzheimer's Disease classification from MRI and PET data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diffusion MRI for classification and prediction of Alzheimer's Disease: a reproducible study</w:t>
+                <w:t xml:space="preserve">NODDI Highlights Promising New Markers In Presymptomatic C9orf72 Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhao Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simona Bottani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Routier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninon Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIC 2018 - Alzheimer's Association International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758167v2</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NODDI Highlights Promising New Markers In Presymptomatic C9orf72 Carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pipeline for the analysis of 18F-FDG PET data on the cortical surface and its evaluation on ADNI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhao Wen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping Annual Meeting</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758137v1</w:t>
+                <w:t xml:space="preserve">hal-01757646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Alzheimer’s Disease Through Identification of Abnormality Patterns in FDG PET Data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude quantitative des anomalies de signal flair de la substance blanche dans les pathologies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
+                <w:t xml:space="preserve">Sébastian Ströer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine (EANM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-017-3822-1⟩</w:t>
+              <w:t xml:space="preserve">SFNR 2017 - 44ème Congrès de la Société Française de Neuroradiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632509v1</w:t>
+                <w:t xml:space="preserve">hal-01562645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude quantitative des anomalies de signal flair de la substance blanche dans les pathologies neurodégénératives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Teichmann</w:t>
+                <w:t xml:space="preserve">Individual Analysis of Molecular Brain Imaging Data Through Automatic Identification of Abnormality Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Samper-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Michon</w:t>
+                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNR 2017 - 44ème Congrès de la Société Française de Neuroradiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Methods for Molecular Imaging - [MICCAI 2017 Satellite Workshop]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec City, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562645v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Analysis of Molecular Brain Imaging Data Through Automatic Identification of Abnormality Patterns</w:t>
+                <w:t xml:space="preserve">Diagnosis of Alzheimer’s Disease Through Identification of Abnormality Patterns in FDG PET Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Samper-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ourselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods for Molecular Imaging - [MICCAI 2017 Satellite Workshop]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine (EANM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.253 - 254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-017-3822-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567343v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie hybride TEP/IRM dans le bilan des pathologies neurodégénératives : retour d’expérience</w:t>
               </w:r>
@@ -6780,77 +6780,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hampel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovagim Bakardjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toronto, Canada. </w:t>
@@ -6901,77 +6901,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie hybride TEP-IRM pour l'exploration des troubles cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Law-Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7065,51 +7065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toronto, Canada. pp.P1073 - P1074, </w:t>
@@ -7285,77 +7285,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Frontotemporal Dementia with TDP-43 Inclusions:Distinct Radiological Phenotypes between Patients with PGRN and C9ORF72 Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Caroppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7410,77 +7410,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and characterization of supratentorial FLAIR hyperintenstities in patients with sporadic and genetic frontotemporal dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Caroppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Guellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.829979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566361v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09469-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964821v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lartigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87434-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Alexander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Androuin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se K Abada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37980-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nyasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gagliardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30029-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2017.4266" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blancher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivaud-P&#233;choux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858384v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fontanella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brunel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jaffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017162921" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquemont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.03.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Samson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13831" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle An-Gourfinkel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/NP301008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stahl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.01.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lubetzki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458516687401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudot de La Motte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louapre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458516682858" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desbois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Addimanda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Deroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Truchetet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demoures" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eduardo Guimaraes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#244;line Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39817" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Papeix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mellerio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Molka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaureguiberry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDWSD92G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Kaaouana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouamer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Law-Ye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.08.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ollivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claren&#231;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deltour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ameur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caroppo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stroer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vignal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafitte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Koskas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Berg&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A4194" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251489v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wanono" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.09.359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sagot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Makdessi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13452" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55CFKF7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belkacem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.10.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Roze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chastre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201411-2118LE" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lancellotti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13577" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gil&#8209;delgado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1312-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Navarro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mazeron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/NP300764" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclercq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trunet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.08.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung M. Hoang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Novikov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Krishnamurthy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.08.065" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Wiggins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.03.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K3HNM4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930626v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nihoul-F&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel-Calemard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Forest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.84.2.5507" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757646v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758206v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Maxime David" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761666v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758167v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632509v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3822-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562645v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567343v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Habert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Yeni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2016.03.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.612" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourrelier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.2246" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Hoang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brice" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1982" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Guellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.829979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566361v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09469-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964821v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lartigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87434-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Alexander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Androuin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se K Abada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37980-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blancher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivaud-P&#233;choux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858384v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fontanella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jaffre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017162921" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nyasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gagliardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30029-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2017.4266" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Samson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13831" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle An-Gourfinkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/NP301008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lubetzki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458516687401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stahl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudot de La Motte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louapre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458516682858" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquemont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.03.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desbois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Addimanda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Deroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Truchetet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demoures" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eduardo Guimaraes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#244;line Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39817" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Papeix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mellerio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Molka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaureguiberry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDWSD92G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Kaaouana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouamer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Law-Ye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.08.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ameur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caroppo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stroer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claren&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deltour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.12.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vignal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafitte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Koskas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Berg&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A4194" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251489v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wanono" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.09.359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belkacem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.10.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sagot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Makdessi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13452" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55CFKF7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Roze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chastre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201411-2118LE" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lancellotti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13577" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gil&#8209;delgado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1312-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Navarro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mazeron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/NP300764" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclercq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trunet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.08.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung M. Hoang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Novikov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Krishnamurthy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.08.065" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Wiggins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.03.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K3HNM4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930626v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nihoul-F&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel-Calemard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Forest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.84.2.5507" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758206v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Maxime David" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758167v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758137v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562645v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632509v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3822-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Habert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Yeni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2016.03.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.612" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourrelier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.2246" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Hoang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brice" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1982" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>