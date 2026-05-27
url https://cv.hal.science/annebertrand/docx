--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -3012,429 +3012,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved cerebral microbleeds detection using their magnetic signature on T2*-phase-contrast: a comparison study in a clinical setting</w:t>
+                <w:t xml:space="preserve">Neuroimaging features in Posterior Reversible Encephalopathy Syndrome: A Pictorial Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takoua Kaaouana</w:t>
+                <w:t xml:space="preserve">Morgan Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ouamer</w:t>
+                <w:t xml:space="preserve">Frédéric Clarençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Law-Ye</w:t>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadya Pyatigorskaya</w:t>
+                <w:t xml:space="preserve">Sandrine Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406920v1</w:t>
+                <w:t xml:space="preserve">hal-01427526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White matter lesions in FTLD: distinct phenotypes characterize GRN and C9ORF72 mutations</w:t>
+                <w:t xml:space="preserve">Improved cerebral microbleeds detection using their magnetic signature on T2*-phase-contrast: a comparison study in a clinical setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ameur</w:t>
+                <w:t xml:space="preserve">Takoua Kaaouana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
+                <w:t xml:space="preserve">Fatma Ouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Caroppo</w:t>
+                <w:t xml:space="preserve">Bruno Law-Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Stroer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Dormont</w:t>
+                <w:t xml:space="preserve">Nadya Pyatigorskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (1), </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266596v1</w:t>
+                <w:t xml:space="preserve">hal-01406920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimaging features in Posterior Reversible Encephalopathy Syndrome: A Pictorial Review</w:t>
+                <w:t xml:space="preserve">White matter lesions in FTLD: distinct phenotypes characterize GRN and C9ORF72 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Ollivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Fatima Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Clarençon</w:t>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Paola Caroppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Deltour</w:t>
+                <w:t xml:space="preserve">Sebastian Stroer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Neurology Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2016.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427526v1</w:t>
+                <w:t xml:space="preserve">hal-01266596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Angle Glaucoma and Paraoptic Cyst: First Description of a Series of 11 Patients</w:t>
               </w:r>
@@ -3554,51 +3554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient reduction in venous susceptibility during posterior reversible encephalopathy syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Wanono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,575 +3682,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Contribution of arterial spin labeling to the diagnosis of sudden and transient neurological deficit].</w:t>
+                <w:t xml:space="preserve">Probable Creutzfeldt-Jakob Disease Mimicking a Perioperative Stroke in an Elderly Adult.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Yger</w:t>
+                <w:t xml:space="preserve">Emmanuelle Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villain</w:t>
+                <w:t xml:space="preserve">Catherine Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Belkacem</w:t>
+                <w:t xml:space="preserve">Judith Cohen-Bittan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Makdessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 171 (2), pp.161-5. </w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (6), pp.1268-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jgs.13452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251503v1</w:t>
+                <w:t xml:space="preserve">hal-01252634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probable Creutzfeldt-Jakob Disease Mimicking a Perioperative Stroke in an Elderly Adult.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Contribution of arterial spin labeling to the diagnosis of sudden and transient neurological deficit].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sagot</w:t>
+                <w:t xml:space="preserve">Marion Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Cohen-Bittan</w:t>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Makdessi</w:t>
+                <w:t xml:space="preserve">Samia Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.13452⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171 (2), pp.161-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01252634v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse Cerebral Microbleeds after Extracorporeal Membrane Oxygenation Support</w:t>
+                <w:t xml:space="preserve">An Unusual Case of Hemiballism-Hemichorea Associated with Nonketotic Hyperglycemia in Association with a Centrum Semiovale Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
+                <w:t xml:space="preserve">Giulia Lancellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Greffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Chastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201411-2118LE⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (8), pp.1720 - 1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.13577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406905v1</w:t>
+                <w:t xml:space="preserve">hal-01406697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unusual Case of Hemiballism-Hemichorea Associated with Nonketotic Hyperglycemia in Association with a Centrum Semiovale Stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffuse Cerebral Microbleeds after Extracorporeal Membrane Oxygenation Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Lancellotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sagot</w:t>
+                <w:t xml:space="preserve">Charles Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Forest</w:t>
+                <w:t xml:space="preserve">Hadrien Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Greffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Jean Chastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (8), pp.1720 - 1721. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 191 (5), pp.594 - 596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.13577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201411-2118LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406697v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual primary cerebral localization of a CIC-DUX4 translocation tumor of the Ewing sarcoma family</w:t>
               </w:r>
@@ -4364,420 +4364,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late dural relapse of a resected and irradiated pineal parenchymal tumor of intermediate differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bielle</w:t>
+                <w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soledad Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Simindokht Ziaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cornu</w:t>
+                <w:t xml:space="preserve">Camille Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Mazeron</w:t>
+                <w:t xml:space="preserve">Hélène Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mamchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuropathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5414/NP300764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (13), pp.2873-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.144907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252636v1</w:t>
+                <w:t xml:space="preserve">inserm-02426468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simindokht Ziaei</w:t>
+                <w:t xml:space="preserve">Extensive white matter involvement in patients with frontotemporal lobar degeneration: think progranulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Caroppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ehret</w:t>
+                <w:t xml:space="preserve">Isabelle Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Duchemin</w:t>
+                <w:t xml:space="preserve">Agnès Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Mamchaoui</w:t>
+                <w:t xml:space="preserve">Fabienne Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (12), pp.1562-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426468v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive white matter involvement in patients with frontotemporal lobar degeneration: think progranulin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Caroppo</w:t>
+                <w:t xml:space="preserve">Late dural relapse of a resected and irradiated pineal parenchymal tumor of intermediate differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Ber</w:t>
+                <w:t xml:space="preserve">Soledad Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Camuzat</w:t>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Clot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Naccache</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neuropathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (6), pp.424-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5414/NP300764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439037v1</w:t>
+                <w:t xml:space="preserve">hal-01252636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral tumor or pseudotumor?</w:t>
               </w:r>
@@ -5721,277 +5721,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diffusion MRI for classification and prediction of Alzheimer's Disease: a reproducible study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducible evaluation of Alzheimer's Disease classification from MRI and PET data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Fontanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIC 2018 - Alzheimer's Association International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758167v2</w:t>
+                <w:t xml:space="preserve">hal-01761666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible evaluation of Alzheimer's Disease classification from MRI and PET data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using diffusion MRI for classification and prediction of Alzheimer's Disease: a reproducible study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Burgos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">AAIC 2018 - Alzheimer's Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761666v1</w:t>
+                <w:t xml:space="preserve">hal-01758167v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NODDI Highlights Promising New Markers In Presymptomatic C9orf72 Carriers</w:t>
               </w:r>
@@ -6914,64 +6914,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Law-Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7285,64 +7285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Frontotemporal Dementia with TDP-43 Inclusions:Distinct Radiological Phenotypes between Patients with PGRN and C9ORF72 Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Caroppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,64 +7410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and characterization of supratentorial FLAIR hyperintenstities in patients with sporadic and genetic frontotemporal dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Caroppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,51 +7580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de La Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Guellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.829979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566361v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09469-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964821v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lartigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87434-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Alexander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Androuin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se K Abada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37980-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blancher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivaud-P&#233;choux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858384v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fontanella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jaffre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017162921" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nyasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gagliardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30029-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2017.4266" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Samson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13831" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle An-Gourfinkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/NP301008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lubetzki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458516687401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stahl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudot de La Motte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louapre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458516682858" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquemont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.03.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desbois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Addimanda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Deroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Truchetet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demoures" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eduardo Guimaraes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#244;line Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39817" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Papeix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mellerio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Molka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaureguiberry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDWSD92G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Kaaouana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouamer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Law-Ye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.08.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ameur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caroppo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stroer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claren&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deltour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.12.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vignal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafitte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Koskas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Berg&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A4194" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251489v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wanono" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.09.359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belkacem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.10.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sagot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Makdessi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13452" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55CFKF7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Roze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chastre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201411-2118LE" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lancellotti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13577" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gil&#8209;delgado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1312-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Navarro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mazeron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/NP300764" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclercq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trunet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.08.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung M. Hoang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Novikov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Krishnamurthy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.08.065" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Wiggins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.03.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K3HNM4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930626v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nihoul-F&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel-Calemard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Forest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.84.2.5507" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758206v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Maxime David" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758167v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758137v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562645v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632509v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3822-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Habert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Yeni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2016.03.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.612" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourrelier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.2246" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Hoang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brice" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1982" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Guellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.829979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566361v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09469-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964821v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lartigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87434-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Alexander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Androuin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se K Abada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37980-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blancher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivaud-P&#233;choux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858384v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fontanella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jaffre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017162921" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nyasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gagliardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30029-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2017.4266" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Samson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13831" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle An-Gourfinkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/NP301008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lubetzki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458516687401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stahl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudot de La Motte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louapre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458516682858" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquemont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.03.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desbois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Addimanda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Deroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Truchetet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demoures" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eduardo Guimaraes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#244;line Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39817" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Papeix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mellerio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Molka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaureguiberry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDWSD92G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ollivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claren&#231;on" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deltour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.12.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Kaaouana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouamer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Law-Ye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.08.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ameur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caroppo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stroer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vignal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafitte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Koskas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Berg&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A4194" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251489v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wanono" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.09.359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sagot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Makdessi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13452" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55CFKF7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belkacem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.10.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lancellotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.13577" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Roze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chastre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201411-2118LE" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gil&#8209;delgado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1312-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439037v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Navarro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mazeron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/NP300764" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclercq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trunet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.08.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung M. Hoang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Novikov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Krishnamurthy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.08.065" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Wiggins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.03.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K3HNM4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930626v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nihoul-F&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel-Calemard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Forest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.84.2.5507" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758206v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Maxime David" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758167v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758137v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562645v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632509v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3822-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Habert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Yeni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2016.03.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.612" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourrelier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.2246" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Hoang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brice" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1982" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>