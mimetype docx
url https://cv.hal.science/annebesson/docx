--- v0 (2026-03-12)
+++ v1 (2026-05-02)
@@ -550,3161 +550,3161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Take back the narrative ! La fiction comme contre-discours mobilisateur », Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spin-off</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, "Lzs récits qui nous transforment" (2), p. 100-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« “Into the Spider-Verse” : la métasérialité comme moteur narratif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, « Impact de la sérialité sur le récit audiovisuel », Alain Boillat (dir.) (43)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publier dans ou hors du genre ? Exemples de stratégies en fantasy française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucie Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et Travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Littératures de genre et stratégies littéraires (103), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.6894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Publier dans ou hors du genre ? Exemples de stratégies en fantasy française contemporaine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littératures de l’imaginaire contemporaines pour la jeunesse au collège : des ressources inexploitées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « La littérature de jeunesse à l’école, de la maternelle à l’université » (52), p. 13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fictions de l’imaginaire et imaginaires politiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Agir en politique. Les ados face à l’engagement » (n°181)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La durée et l’attente: Les intermittences du Trône de fer , série romanesque et série télévisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Intervalles sériels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;petit peuple&amp;quot; au grand pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantasy, retour aux sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi sert la mythologie en fantasy pour la jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NVL la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les mythes grecs en littérature jeunesse, n°223, pp. 11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature de jeunesse et romanesque. Lieu d’élection, paradis perdu ou dernier refuge ? Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.6894⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marcoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10636-4.p.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Fictions de l’imaginaire et imaginaires politiques »</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’aristocratie aux cours d’école, une brève histoire du conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantasy, retour aux sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conte à la fantasy, anatomie d’une filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantasy, retour aux sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la métamorphose au sulfure : pour un romanesque du transfert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle-Rachel Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marcoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Littérature de jeunesse et romanesque, 12, pp.177-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10636-4.p.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantasy et les légendes médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mythes et légendes du Moyen Âge</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Forever young ? La mortalité comme issue heureuse dans la fantasy contemporaine pour la jeunesse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ecritures jeunesse "Quand la mort n’est pas une fin… young adult et fantômes", 2, pp.13-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les préraphaélites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mythes et légendes du Moyen Âge</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World-building, création de mondes et imaginaires contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Manfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, World-building, création de mondes et imaginaires contemporains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbre et la forêt : postérité de Tolkien en fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Worldbuilding: Création de mondes et imaginaires contemporains, n° 59 (2), pp. 12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.059.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantasy et reconstitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Combattre (comme) au Moyen Âge, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No limits? Multiverses, alternate universes and the media franchises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fastitocalon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Subcreation: Worldbuilding in the Fantastic, 7 (1-2), pp. 5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolkien et la fantasy, encore et toujours ? Légitimations croisées, filiations contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, J.R.R. Tolkien et H.P. Lovecraft, n° 1044, pp. 149-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ensemble à la totalité : l’effet de monde dans les littératures de l’imaginaire contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magie du numérique : l’ordinateur comme boîte à merveilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komodo 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Formes contemporaines de l’imaginaire informatique, n°5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les envahisseurs de l’espace sont parmi nous : vers une esthétique quotidienne du pixel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La culture visuelle de la science-fiction, entre culture populaire et avant-garde, n°5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game of Thrones, un Moyen Âge de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Game of Thrones, le couronnement d’une série, n°542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande réorganisation : panorama des genres de l’imaginaire depuis 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Littératures de l’imaginaire, n°69, pp. 10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une œuvre ou un monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tolkien, la fabrique d’un monde, 527, pp. 68-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières du réel : les genres de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Littératures de l’imaginaire, n°274, pp. 86-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour d’Arthur au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La culture du passé, n°177, pp. 133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Seigneur des cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tolkien, la fabrique d’un monde, 527, pp. 60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche neige, rouge sang. Contes en fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le conte, n°1045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveilleux médiéval et fantasy contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Fantasy, contes d’outre-mondes, n°47, pp. 31-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantasy pour la jeunesse, stagnation ou mutation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, « Agir en politique. Les ados face à l’engagement » (n°181)</w:t>
+              <w:t xml:space="preserve">, 2011, La fantasy, le tour d’un genre, n°138, pp. 15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Littératures de l’imaginaire contemporaines pour la jeunesse au collège : des ressources inexploitées »</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comme une ombre lointaine. L’influence de Tolkien sur la fantasy française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French &amp; Francophone Studies: SITES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, "Fantasy à la française" dirigé par Anne Berthelot et Alain Lescart, 15 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécritures de genre contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 | 2010, pp.151-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usurper la médiévité : stratégies archaïsantes des réécritures arthuriennes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Senefiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Fantasmagories du Moyen Âge, 56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensembles romanesques et genres populaires: proposition de formalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Livres en série, n°256, pp. 99-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte maîtresse d’un jeu gagnant : l’imaginaire cartographique dans la fantasy jeunesse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, « La littérature de jeunesse à l’école, de la maternelle à l’université » (52), p. 13-21</w:t>
+              <w:t xml:space="preserve">, 2010, Cartes et plans : Paysages à construire, espaces à rêver, n°28, pp. 105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécriture de genre contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.151-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.12000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle-Rachel Casta</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantasy pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La fantasy, n°967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux aventuriers : exploration des mondes fantastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mais qui sont les héros de la littérature de jeunesse, n°241, pp. 131-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondes du texte et imaginaire de la lecture : quelques exemples dans les littératures de genre et de grande diffusion contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mondes imaginaires, n°24, pp. 21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incroyable fiction : L’histoire de Pi de Yann Martel (2001), relecture contemporaine de Noé et Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L’Arche de Noé, 15, pp.217-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Seigneur des Anneaux : la familiarité du merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Pourquoi nous croyons aux contes de fées, n° 64, pp. 40-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...2490 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ferré</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03215375v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03205261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la Croisée des Mondes fictionnels : cycle, littérature de jeunesse et sémiotique des mondes possibles chez Philip Pullmann</w:t>
               </w:r>
@@ -4130,5031 +4130,5031 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La fantasy, genre à message ? L’exemple du rapport à l’environnement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral « Fantasy et écologie : évolution d’un genre et de ses valeurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Besson, Olivier Clerc et alii, Jan 2023, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Merveilleux et émerveillement en fantasy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Histoire et poétique de l’émerveillement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire FoReLLIS, Université de Poitiers, Oct 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Usages politiques contemporains du XIXe siècle imaginaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Politiques de l’imaginaire : le romantisme et ses héritages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Leclair (Artois) et Aurélie Thiria-Meulemans (UPJV), Feb 2023, Amiens (Université Picardie Jules Verne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un parcours scientifique dédié aux genres de l’imaginaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Sciences de l’imaginaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, doctorants du laboratoire ICTT, Jun 2023, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Moyen Âge comme fiction. Réflexions sur les passés imaginaires de la fantasy »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Temporalités alternatives. Uchronies, mondes parallèles, rétrofuturisme »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, Elaine Després, Jean-François Chassay, Gina Cortopassi, Antonio Dominguez Leiva, Hélène Machinal, Louis-Paul Willis, May 2023, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Adaptabilité des mondes de fantasy littéraire ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Vauthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRAL (EHESS/ENS) 2022-2023, « Raconter, construire des mondes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire FoReLLIS, Université de Poitiers, Oct 2023, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Croisades et Barbarie ! Quels imaginaires politiques dans les œuvres médiévalistes à l’heure du transmédia ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Enjeux politiques de la transmédialité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Leiduan, Oct 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Besson, Olivier Clerc et alii, Jan 2023, Arras, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tables rondes « Le réalisme dans les littératures de l’imaginaire » et « Autorité et auctorialité dans les littératures de l’imaginaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Théories de la science-fiction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irène Langlet et Simon Bréan, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Leclair (Artois) et Aurélie Thiria-Meulemans (UPJV), Feb 2023, Amiens (Université Picardie Jules Verne), France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Espionnes ! Girl power et séries d’animation pour la jeunesse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Démoséries »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Laugier, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, doctorants du laboratoire ICTT, Jun 2023, Avignon, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mythes nordiques du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde du Festival Les Imaginales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville d'Épinal, May 2022, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alessandro Leiduan, Oct 2022, Toulon, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genres de l’imaginaire et développement des territoires : partage d’expérience et retour critique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral "Patrimoines : mises en récit, tourisme, appropriations", journée « Arts de la scène et mémoire régionale dans les Hauts-de-France : mises en récit et mises en scène d’un patrimoine vivant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Gauthard, Feb 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Irène Langlet et Simon Bréan, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La pertinence politique, une stratégie de légitimation à double tranchant pour les genres de l’imaginaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque doctoral « Cultures populaires et cultures savantes : frontières de la légitimité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Besson, Alain Boillat, Matthieu Letourneux, Sep 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Laugier, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Recherches actuelles en littérature de l’imaginaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral « Panorama de la recherche actuelle en littérature et culture de jeunesse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Besson et Isabelle de Peretti, Apr 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Di Filippo</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Science-fiction et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BPI Beaubourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anthologie » d'un genre littéraire : origine, influence et réception de la fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'occasion de l’ouverture du site Internet « Fantasy, retour aux sources »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Nationale de France, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) légitimations(s) pour les littératures de genre et de grande diffusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures populaires, cultures savantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe MARGE; Université Lyon 3, Jan 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armée des jeunes lecteurs ? Usages politiques de l'imaginaire dystopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances dystopiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Maine, Jun 2019, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre histoire de la fantasy est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et Limites de la Fantasy. Précurseurs, Apparentés, Compagnons de Route</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, May 2019, Boulogne-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Le régime du faux : quels usages et quels effets dans la fiction et la réalité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Malbos</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lehoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Ville d'Épinal, May 2022, Épinal, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Octobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents « Raison et fiction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Genres de l’imaginaire et développement des territoires : partage d’expérience et retour critique ».</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du Dictionnaire de la Fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Havre, Sep 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication numérique et expansion des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux de la publication. Édition, exploitation, circulation des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Oct 2018, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialisation et immatériel : livres et world building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux mondes, nouveaux romans ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Littérature Générale et Comparée, Nov 2015, Amiens, France. pp. 171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « La recherche tolkienienne en France, entre amateurs et universitaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Gauthard, Feb 2021, Arras, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Stocker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des savants amateurs aux fans experts : contours et évolutions de l’érudition, entre populaire et académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS de Lille, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Besson, Alain Boillat, Matthieu Letourneux, Sep 2021, Arras, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolkien et la fantasy : de la confusion à la distinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Tolkien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-Ulm, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Recherches actuelles en littérature de l’imaginaire »</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies multiples des héros populaires : entre tentation biographique et foisonnement des fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de narratologie 2017-2018: « Vies et séquentialité : de l’anecdote au récit long, entre documentaire et fiction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAL (Centre de recherches sur les arts et le langage), May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanthéories de Harry Potter : part de l’auteur, part des lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « Critique policière »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Mans, May 2017, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés de fans et sous-cultures en fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations modernes et contemporaines des Nords Européens, Année 3 : Pratiques et politiques Université du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Boulogne-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagination/Fiction : introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Anne Besson et Isabelle de Peretti, Apr 2021, Arras, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire 2017-2018: "Cultures de l’imagination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest-Nanterre La Défense, Oct 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table Ronde : « Approches historiennes des études visuelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Bartholeyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions de l’histoire : l'écriture visuelle du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France-Bibliothèque nationale de France, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Nationale de France, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolkien: De l’œuvre écrite à l’univers élargi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque étudiant « “Where many Paths and Errands Meet” : approche interdisciplinaire de l’univers protéiforme de J.R.R. Tolkien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Apr 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, équipe MARGE; Université Lyon 3, Jan 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de Constellations lors de l’atelier du RIRRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmédialités, transfictionnalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Feb 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Table ronde « Le régime du faux : quels usages et quels effets dans la fiction et la réalité ? »</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Littératures et cultures médiatiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Lehoucq</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, INHA, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extension du domaine des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF XX-XXI, Sep 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Maine, Jun 2019, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures de l’imaginaire : réflexion dialoguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international pour le cinquantenaire du Centre de recherche sur l’imaginaire (CRI): "Théories et imaginaires de l’imaginaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, May 2019, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Trône de fer, les routes sans fin d’un univers en expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Voyages imaginaires et récits des autres mondes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Havre, Sep 2019, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures de l’imaginaire : voyager vers d’autres mondes, inventer d’autres cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème séminaire Artois-Nankin: « Patrimoine, territoire et transculturalité : écritures du voyage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nankin, Oct 2016, Nankin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Littérature Générale et Comparée, Nov 2015, Amiens, France. pp. 171-180</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge comme expérience sensible dans l’imaginaire contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Âge vu d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois, Nov 2015, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, Oct 2018, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dollhouse ou la mise en jeu de l’identité sérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philoséries : Dollhouse/Firefly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Table ronde « Littératures et cultures médiatiques »</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantasy pour la jeunesse, une histoire sans fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinées du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF-La Joie par les livres, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction problématique des journées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes possibles, mondes numériques : enjeux et modalités de l’immersion fictionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Maine, Jun 2014, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les genres de l’imaginaire contemporains : modèles cosmogoniques pour fictions en expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Littérature et Cosmologie : formes du texte, formes du monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris III-Sorbonne nouvelle, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite cartographie des littératures de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontres professionnelles du festival « Grains de sel, le salon du livre et de la parole d’enfant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Aubagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture transmedia dans la littérature jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour « La Charte des auteurs et illustrateurs pour la jeunesse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game of Thrones : plus ou moins médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants du CRI « Mythes et séries télévisées », séances : « Le mythe du Moyen Âge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Stendhal-Grenoble III, Feb 2014, Saint-Martin-d'Hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche sur les séries littéraires et médiatiques : panorama problématisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sérialité et culture de jeunesse : un jeu de construction ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenir, c’est mourir un peu. La question du vieillissement des personnages récurrents dans les fictions populaires contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratologies contemporaines. Personnages, sujets, acteurs, avatars, êtres : qui habite le récit ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAL, Apr 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du transmédia : quelques exemples d’exploitation d’univers de l’imaginaire contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’un support à l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Afreloce (Association française de recherche sur les livres et les objets culturels de l’enfance), Feb 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperconscience générique et expansion fictionnelle : quelques images de mondes dans les littératures de l’imaginaire contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratologies contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Feb 2012, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantasy et science-fiction, nouveaux horizons de l’aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le roman d’aventures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre, Feb 2012, Saint-Germain-en-Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescence et métamorphose, l’attrait pour la fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées professionnelles « Papillon ou loup-garou ? Métamorphoses… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fête du Livre du Jeunesse, Feb 2011, Saint-Paul-Trois Châteaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes d’adhésion et transpositions médiatiques : le cas du merveilleux de fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral « Le merveilleux à l’écran »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois, May 2010, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantasy au sein des littératures de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation sur la fantasy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP de l’Académie d’Amiens, Mar 2010, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux partages, nouvelles frontières dans les créations et les pratiques de la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Lectures et fictions dans l’univers adolescent »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Bibliothèque en Seine-Saint-Denis; Centre de Promotion du Livre Jeunesse, Nov 2010, Montreuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolkien et la littérature de jeunesse : des positions théoriques à la mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Matinées du patrimoine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF / CNLJ- La Joie par les livres, Mar 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le merveilleux médiéval, source (diffuse) de la fantasy contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival « Imaginales » d’Épinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Épinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffy au carrefour des genres et des pratiques : une perspective comparatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale « Buffy chasseuse de vampires » du séminaire "Perception des valeurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantasy, un désir d’éternité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Utopiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie et mort de la paralittérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral « Critères, hiérarchies, valeurs II »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois, Mar 2009, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolkien, entre Moyen Âge et fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour l’association « L’âge d’or du conte »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et uchronies : un héritage imaginaire des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’actualité de l’héritage des Lumières en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois, Mar 2008, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’œuvre au « phénomène de société », et retour : l’exemple de Tolkien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SFLGC Correspondances : vers une redéfinition des rapports entre la littérature et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ensemble polytextuel comme labyrinthe : l’exemple du cycle d’Elric de Michael Moorcock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Langlet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratologies contemporaines : Le Labyrinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAL (CNRS / EHESS), Apr 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expansion des autres mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy 2006, Science-fiction et imaginaires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cerisy-la-Salle, France. pp. 199-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur et Tolkien, seigneurs rivaux, fantasy et transfictionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Fantasy, le merveilleux médiéval aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRELID; Université d’Artois, Mar 2006, Arras, France. pp.75-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science-fiction et fantasy : frontières disputées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Littérature de Science-Fiction" pour le "Mois de la SF à l'ENS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Ulm, May 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécritures arthuriennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, SELF XX-XXI, Sep 2017, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Szkilnik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Ulm, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, MESHS de Lille, Nov 2017, Lille, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfictionnalités intermédiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inadaptable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS-Ulm, Feb 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vogue des cycles dans la science-fiction américaine des années 80 et 90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles formes de science-fiction,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Cerisy, France. pp.137-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe culturel en fiction : deux relectures de la préhistoire arthurienne par les cycles de fantasy contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures du Moyen-Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADICORE; Université de Bretagne Sud, Mar 2005, Lorient, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...2751 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205359v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-03205300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De part et d'autre de la frontière : &amp;quot;The Border Trilogy&amp;quot; de Cormac MacCarthy (1992-98), La Frontera de Cristal de Carlos Fuentes (1995)</w:t>
               </w:r>
@@ -9694,958 +9694,958 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature de jeunesse et romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reffait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marcoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasy, retour aux sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reffait</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations des légitimités dans les productions culturelles contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Adler</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Marcoin</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lécossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (1), 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.1450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mutations des légitimités dans les productions culturelles contemporaines</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World Building. Créations de mondes et imaginaires contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Manfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre (comme) au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lécossais</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poulain-Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque: Combattre (comme) au Moyen Âge. Formes et expériences de la guerre médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre (comme) au Moyen Âge (Relectures du Moyen Âge, 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poulain-Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Pluralité des mondes : le paradigme de l'immersion dans les fictions contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séries et culture de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau pays des merveilles. Héritage et renouveau du merveilleux dans la culture de jeunesse contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belphegor.1450⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.1344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">World Building. Créations de mondes et imaginaires contemporains</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction et virtualité(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 59, 2019</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Saint-Gelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...450 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle et collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeau Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11208,51 +11208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.), Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11661,643 +11661,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poétiques du merveilleux : fantastique, science-fiction, fantasy en littérature et dans les arts visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université, 260 p., 2015, Etudes littéraires, 978-2-84832-195-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.11466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constellations. Des mondes fictionnels dans l’imaginaire contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 2015, 9782271083418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservateurs de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chauou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du CRBC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.302, 2013, Histoires des Bretagnes 4, 9782901737988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ncj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Merveilleux entre mythe et religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anne Besson</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université, 2010, Études littéraires, 978-2-84832-119-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge en Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.apu.11466⟩</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Abiker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 86, pp.406, 2009, Eidôlon, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge en jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Abiker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 86, 2009, "Eidôlon", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Merveilleux et son bestiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...474 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mdarhri Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12549,2680 +12549,2680 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoines de la fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Podvin et Anne-Gaëlle Weber (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker Verlag, p. 217-230, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Quelles recherches à venir sur la fantasy ? Un exercice d’imagination prospective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Bréan, Aurélie Huz, Alice Jacquelin et Matthieu Letourneux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs POP, Perspectives de la recherche en cultures populaires et médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris-Nanterre, p. 27-39, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les listes de personnages dans les cycles de fantasy romanesque sont-elles si annexes ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Françoise Lavocat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter les mondes de la fiction (IV). Peuplements fictionnels et fictionnalité, Populations fictionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabula / Les colloques, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.14053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/colloques.14053⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05361480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retenir l’enfance. Usages transgénérationnels d’un passé merveilleux et ludique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Fantin et Julien Tassel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand l’enfance rencontre l’histoire. Imaginaires, représentations et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rouen et du Havre, première partie, chapitre 1, p. 25-38., 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Uses of fantasy fiction in contemporary political mobilization »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alison James, Akihiro Kubo et Françoise Lavocat (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Fiction and Belief (dir.), 2024,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p. 275-285, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003119456-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Rouen et du Havre, première partie, chapitre 1, p. 25-38., 2025</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des légendes médiévales à la fantasy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les traces de Tolkien et de l’imaginaire médiéval. Peintures et dessins de John Howe, catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fonds Hélène et Edouard Leclerc pour la culture, p. 24-27, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fantasy médiévale et médiévistique : une relation à sens unique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Aurell, Florian Besson, Justine Breton, Lucie Malbos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Médiévistes face aux médiévalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 163-171, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de Fantasy et Médias, Actes du colloque des Imaginales 2022, , Chambéry, ActuSF, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Besson, Florent Favard et Natacha Vas-Deyres (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantasy et Médias, Actes du colloque des Imaginales 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ActuSF, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Engagement and Enchantment: Political and Ethical Uses of Fantasy Fictions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alison James, Akihiro Kubo et Françoise Lavocat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Can Fiction Change the World?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, “Transcript” n°29, Legenda, p. 155-164, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qui perd gagne, ou, tout cela peut-il bien finir ? Les (autres) leçons politiques de Game of Thrones »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Laugier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séries, laboratoires d’éveil politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, p. 161-172, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Fonds Hélène et Edouard Leclerc pour la culture, p. 24-27, 2023</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture pop contemporaine : au royaume merveilleux des licornes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Benoist; Véronique Decaix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Licornes : Du fantastique médiéval à la pop culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vendémiaire, A paraître, Retour au Moyen Âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 163-171, 2023</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement and Enchantment: Political and Ethical Uses of Fantasy Fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lavocat; Alison James. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does Fiction Change the World ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Brill, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ActuSF, 2023</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Terre du Milieu, monde modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ferré; Roger Bozzetto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tolkien et les Inklings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Bourgois, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, “Transcript” n°29, Legenda, p. 155-164, 2023</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game of Thrones, nouveau modèle pour la fantasy ? Actes du colloque des Imaginales 2020, introduction et sommaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Besson (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Game of Thrones, nouveau modèle pour la fantasy ? Actes du colloque des Imaginales 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ActuSF, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ActuSF, 2021</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épisode spécial : valeur(s) de l’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Boully. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troubles en série. Les séries télé en quête de singularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp. 85-92, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vendémiaire, A paraître, Retour au Moyen Âge</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si Dune était de la fantasy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lloyd Chery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dune, le Mook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Atalante, pp. 244-246, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Brill, In press</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun, Yves Chevrel, Isabelle Poulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française, XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verdier, p. 947-980, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Christian Bourgois, A paraître</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantasy et Histoire(s), actes du colloque des Imaginales 2018, Chambéry, ActuSF, 2019, Préface et sommaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Besson (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantasy et Histoire(s), actes du colloque des Imaginales 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ActuSF, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp. 85-92, 2020</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun; Yves Chevrel; Isabelle Poulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verdier Editions, pp. 947-980, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L’Atalante, pp. 244-246, 2020</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adolescence comme chimère : trois cycles d'imaginaire contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Mercier-Faivre, Dominique Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Métamorphoses en culture d'enfance et d'adolescence. questions de genre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ActuSF, 2019</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle prescripteur des communautés de fans en fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Ducas; Brigitte Chapelain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prescription culturelle : avatars et médiamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Enssib, pp. 315-327, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irène Langlet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroniques d’un cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Laimé; Frédéric Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dépossédé: Territoires de Jacques Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Tripode, pp. 107-126, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir William Morris : aux sources de la fantasy, une fontaine de jouvence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Source au bout du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions aux Forges de Vulcain, pp. 3-9, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “versions jeunes” de personnages littéraires mythiques : un principe de déclinaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Prince; Sylvie Servoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les personnages mythiques dans la littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 195-204, 2015, Interférences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.52307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, Verdier, p. 947-980, 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Besson; Evelyne Jacquelin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du merveilleux : fantastique, science-fiction, fantasy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.7-19, 2015, 978-2-84832-195-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Verdier Editions, pp. 947-980, 2019</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantasy est-elle réac ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André-François Ruaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panorama illustré de la fantasy et du merveilleux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Moutons Electriques, pp. 607-609, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les ailes de la magie : le voyage aérien en fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Sylvos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du vol aérien dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp. 139-150, 2015, Les Géographies du monde, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4737-2.p.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Enssib, pp. 315-327, 2018</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eternels adolescents : quinze ans de séries télévisées fantastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Julier-Costes; Denis Jeffrey; Jocelyn Lachance. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séries cultes et culte de la série chez les jeunes. Penser l'adolescence avec les séries télé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval; Hermann, pp. 159-173, 2014, Ado-logiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre à l’Histoire ! Le Livre de Cendres de Mary Gentle : où le savant affronte le “retour du Moyen Âge”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Cangemi; Alain Corbellari; Ursula Bähler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le savant dans les lettres. Récritures et érudition dans la réception du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 223-231, 2014, Interférences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.52835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Tripode, pp. 107-126, 2016</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture antique et culture populaire chez Neil Gaiman (Sandman, American Gods et Anansi Boys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Bost-Fievet; Sandra Provini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité dans l'imaginaire contemporain. Fantasy, science-fiction, fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp. 497-508, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffy, carrefour dans l’évolution des genres et des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Allouche; Sandra Laugier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philoséries. Buffy, Tueuse de vampires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bragelonne, pp. 39-57, 2014, Collection Essais</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohérence d’ensemble et détails discordants : l’exemple du cycle romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Livio Belloi; Maud Hagelstein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mécanique du détail. Approches transversales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp. 127-137, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.6680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et légende, conservation et déformation : le topos de la mémoire dans les réécritures arthuriennes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Bouget; Amaury Chauou; Cédric Jeanneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires des Bretagnes 4. Conservateurs de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche bretonne et celtique; Université de Bretagne occidentale, pp. 149-161, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Moutons Electriques, pp. 607-609, 2015</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fans et les histoires : construction contemporaine d’un paradigme du récit comme lien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diana Holmes; David Platten; Jacques Migozzi; Loïc Artiaga. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finding the plot : storytelling in popular fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp. 262-273, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval; Hermann, pp. 159-173, 2014, Ado-logiques</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À nouveau public, nouveau genre ? Le cas de la fantasy contemporaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Clermont, Laurent Bazin et Danièle Henky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esthétiques de la distinction : gender et mauvais genres en littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, « Kinder- und Jugendkultur, -literatur und –medien », p. 269-283., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...300 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028350v1</w:t>
-              </w:r>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">hal-03210591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du thaumaturge : la guérison comme pouvoir en fantasy</w:t>
               </w:r>
@@ -16408,993 +16408,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baum, Frank L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rowling, J.K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Baum, Frank L.</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycle arthurien dans la fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successeurs et imitateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copyright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cycle arthurien dans la fantasy</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse, Tolkien auteur pour la</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evasion, une littérature d’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etats-Unis, réception aux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle, structure cyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213251v1</w:t>
-              </w:r>
-[...619 lines deleted...]
-                <w:t xml:space="preserve">hal-03213310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17727,51 +17727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C93F6C9E"/>
+    <w:nsid w:val="1DA30B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17958,51 +17958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annebesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6010-0957" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058494715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11790" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucie Bougon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03891315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03177439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Rachel Casta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03891409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manfrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.059.0012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.650" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02936884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03209988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00867052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04283504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vauthey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04283509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04283505v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plichon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04283513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03225178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Octobre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03225077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Gomez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Stocker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03221097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03221087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03221046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03221036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03225458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Richards" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;raud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03223861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03223712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03223475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01127680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03209923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205359v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218327v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03212072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03223177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196052v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam White-Le Goff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffait" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1450" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poulain-Gautret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171033v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03170957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1344" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03891447v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03891340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/hors-collection/dictionnaire-du-moyen-age-imaginaire-anne-besson-william-blanc-vincent-ferre-dir/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03170973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03170987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03165458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01433520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11466" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166681v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Abiker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.32953" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861947v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166414v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foucault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mdarhri Alaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166302v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03165421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03165384v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.8779" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071770v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05361480v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14053" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05361461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05361337v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04347119v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-24" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148243v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04415994v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04415988v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217753v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03212007v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217119v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04415983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01770987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211451v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211088v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52307" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03516194v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210971v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4737-2.p.0139" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210639v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52835" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028350v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210624v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6680" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210600v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210591v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028327v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02935115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210003v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39700" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933452v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933331v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933325v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933436v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00867064v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01120770v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.christianbourgois-editeur.fr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196094v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071772v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148230v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213989v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213986v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213979v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213153v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213332v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213313v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213319v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213310v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03212990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annebesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6010-0957" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058494715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11790" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281187v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucie Bougon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03891315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03177439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Rachel Casta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03891409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manfrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.059.0012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.650" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02936884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03209988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03215292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00867052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04283509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04283505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04283504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vauthey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plichon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04283513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03225178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Octobre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03225077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Stocker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03221097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03221087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03221046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03221036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03225458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220864v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Richards" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;raud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03223712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03220770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03223861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03223475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01127680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03209923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03205227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03212072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03218068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03223177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196052v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam White-Le Goff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffait" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1450" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171033v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poulain-Gautret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prince" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03170957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1344" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03891447v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03891340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/hors-collection/dictionnaire-du-moyen-age-imaginaire-anne-besson-william-blanc-vincent-ferre-dir/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03170973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03170987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01433520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11466" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03165458v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05307373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chauou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Abiker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.32953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166414v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foucault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mdarhri Alaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166302v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03165421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03165384v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.8779" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05361461v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071770v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05361480v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14053" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05361337v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04347119v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-24" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148243v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04415994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148241v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217714v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04415988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03212007v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217119v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04415983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01770987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211451v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216976v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03211000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52307" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03516194v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03216565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210971v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4737-2.p.0139" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210639v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52835" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210624v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6680" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210600v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210591v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028327v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02935115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03210003v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39700" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933452v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933331v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933325v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02933436v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00867064v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01120770v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.christianbourgois-editeur.fr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196094v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071772v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148230v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213986v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213989v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217159v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213756v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213153v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213150v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213319v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213313v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03217150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213251v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03213106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03212990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>