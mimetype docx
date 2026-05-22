--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -17727,51 +17727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA30B85"/>
+    <w:nsid w:val="6C94173E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>