--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -100,1506 +100,1506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitläufertum versus Widerstand? Terry Georges Genozid-Film &amp;quot;Hotel Ruanda&amp;quot; im Lichte von Steven Spielbergs &amp;quot;Schindlers Liste</w:t>
+                <w:t xml:space="preserve">Dark-Tourismus, der Genozid an den Tutsi Ruandas und Erinnerungsorte in literarischen Texten aus deutschsprachigen und afrikanischen Ländern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitales Magazin der Germanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.9-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitläufertum versus Widerstand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Komparatistik </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.145-171</w:t>
+              <w:t xml:space="preserve">, 2025, Numéro spécial : Suiveurs, traîtres, carriéristes. Figures opportunistes de l'histoire littéraire et cinématographique, pp.145-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Sinn der Pfeile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alma Mater – Journal of Interdisciplinary Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (1), pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29329/almamater.2025.1286.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29329/almamater.2025.1286.1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05378010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsichtbarer Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wissenschaft und Frieden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (1), pp.10-12</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Es bleibt alles beim Alten. Kontinuitätslinien »Hamitischer Theorien« in deutschen Presseberichten vor und während des Genozids an den Tutsi Ruandas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Genozidforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Fokus: Deutschland und der Genozid an den Armeniern, 23 (heft 2), pp.278-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Es bleibt alles beim Alten. Kontinuitätslinien »Hamitischer Theorien« in deutschen Presseberichten vor und während des Genozids an den Tutsi Ruandas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passport – Media – Deception: Rescue Attempts During the Genocide Against the Tutsi in Rwanda as Reflected in the Autobiography of Yolande Mukagasana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.97-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31648/pl.11876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lippenstift und Fotolinse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gedenkbrücken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Genozidforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Fokus: Deutschland und der Genozid an den Armeniern, 23 (heft 2), pp.278-295</w:t>
+              <w:t xml:space="preserve">, 2025, pp.154-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31648/pl.11876⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Kolonialgeschichte und Genozid. Zu Kontinuitätslinien der Darstellung von Tier-Mensch-Beziehungen in deutschen Publikationen und Fotografien zu Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecozon@. European Journal of Literature, Culture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2024.15.2.5381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, pp.39-51</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von »Deutsch-Ostafrika« nach Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iz3w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 405, publication internet + publication papier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritik an medizinisch-psychologischen Konzepten im post-genozidalen Ruanda Zu Gender-Aspekten, kolonialen Perspektiven und der Vergessenheit des Materiellen in autobiografischen Zeugnissen von Esther Mujawayo und Révérien Rurangwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curare : journal of medical anthropology and transcultural psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1-2, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60837/curare.v47i1-2.3838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gedenkbrücken</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Watussi auf dem Wasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordelbingen. Beiträge zur Geschichte der Kunst und Kultur, Literatur und Musik in Schleswig-Holstein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38072/2941-3362/p19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von der Fliege zum Elefanten Oder: Ansätze zu einer Literatur- und Kulturgeschichte der Unverhältnismäßigkeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospero. Rivista di Letterature e Culture Straniere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.111-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/2283-6438/36756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herausforderungen bei der Digitalisierung und Bereitstellung von Materialien aus kolonialen Kontexten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das offene Bibiotheksjournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5282/o-bib/2024H3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographies de Max Weiss et ethnies rwandaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/FESF4644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Alltag des Tötens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiener Digitale Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25365/wdr-05-02-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vom Bauern zum Jäger, vom Menschen zum Tier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Genozidforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.154-182</w:t>
+              <w:t xml:space="preserve">, 2024, pp.216-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38072/2941-3362/p19⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hier ist kein Warum!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILT - Interconnected Learning and Teaching. International Journal for Foreign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.22-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47743/ilt-2024-1-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Darstellung von Krieg und Befreiung in autobiographischen Zeugnissen von Überlebenden der Shoah und des Tutsizids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatur im Unterricht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24. Jahrgang (Heft 2), pp.181-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tausche abgebüsste Haft gegen komplette Entschuldung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDES. Zeitschrift für Politik und Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Heft 4, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13109/9783666800405.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...594 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13109/9783666800405.89⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04675924v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04535722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasser, Geduld und Tod.</w:t>
               </w:r>
@@ -2733,7242 +2733,7242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musik und Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musikalische Praktiken – Soziale Taktiken Zugehörigkeit und Gemeinschaftsbildung, Abgrenzung und Marginalisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UdK Berlin, Christine Hoppe (Berlin) / Henrike Rost (Vienne), Sep 2025, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoah und Tutsizid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mitstreiten. Literarische Solidarität und anti-rassistische Verbündungen. Workshop in Kooperation mit dem Literaturforum im Brecht-Haus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Literaturforum, Brecht-Haus, Undercurrents, Feb 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vom Leben der Fliegen in der Kunst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunst oder Leben? Ästhetisches Lernen in Zeiten globaler Krisen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Österreichisches Forum Deutschdidaktik (ÖFDD) + Universität Innsbruck, Sep 2023, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, UdK Berlin, Christine Hoppe (Berlin) / Henrike Rost (Vienne), Sep 2025, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Und fröhlich sieht er das Insekt / Am Boden leblos ausgestreckt“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Jagdgeschichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maurice Saß, Alanus Hochschule, Sep 2025, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Literaturforum, Brecht-Haus, Undercurrents, Feb 2024, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idylle und Völkermord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idyllen – Formen und Funktionen im Widerstreit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ines Böker, Universität Paderborn, Sep 2025, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maurice Saß, Alanus Hochschule, Sep 2025, Online, Germany</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déspatialisation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux communs difficiles : L’espace créateur de récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Picker, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ines Böker, Universität Paderborn, Sep 2025, Paderborn, Germany</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Kolonialgeschichte und Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexionen zur deutschsprachigen Gegenwartsliteratur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Leskovec, Filozofska fakulteta Univerze v Ljubljani / Milka Car, Filozofska fakulteta Univerze v Zagrebu, Oct 2025, Lubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Picker, Oct 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenn jeder jeden kennt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Entgrenzung des Ruralen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Dresden, Apr 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Leskovec, Filozofska fakulteta Univerze v Ljubljani / Milka Car, Filozofska fakulteta Univerze v Zagrebu, Oct 2025, Lubljana, Slovenia</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Kolonialismus und Völkermord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études germaniques et les études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Homme de Dijon, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made big / made small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breedism and Racism. The Ideological Use of the Animal Body since 1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Historisches Kolleg München, Jul 2024, Munich (Allemagne) (online), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Bauern zum Jäger, vom Mensch zum Tier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jagdgeschichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum Jagdgeschichten, Leibniz Universität Hannover, Alanus Hochschule, May 2024, Virtuelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Dresden, Apr 2024, Dresden, Germany</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuples sans espace&amp;quot;, &amp;quot;Peuples en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Welt in Krise(n). Sprache(n) und Gesellschafte(n) in Bewegung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans; Université de Poitiers: laboratoires REMELICE, MIMMOC, FE2C, May 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l'Homme de Dijon, May 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’était vital de retravailler tout de suite, après le génocide. C’était vital, vital.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VON DER KRISE ZUR INNOVATION Interdisziplinäre Fachtagung für Politikwissenschaft, Politische Bildung und Soziale Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholische Hochschule NRW + DVPW, Sektion „Politikwissenschaft und Politische Bildung“, Mar 2024, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Historisches Kolleg München, Jul 2024, Munich (Allemagne) (online), Germany</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Pour tuer sans vacillation autant d’humains, il fallait détester sans indécision.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„Upbringing, training, and education in the military from antiquity to the present. Institutions, protagonists, practices, and concepts in a comparative perspective”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Deflers / Marcus Stiebing (Universität der Bundeswehr + Universität Stuttgart), Sep 2024, Stuttgart (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans; Université de Poitiers: laboratoires REMELICE, MIMMOC, FE2C, May 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Straßenbau, Straßengespräch, Straßensperre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strassenbilder. La rue dans la littérature et les arts de l’espace germanophone XIXe XXe XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Strassburg; Universität Lorraine; CRINI; Société Goethe de France; CEGIL, Mar 2024, Strassburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Katholische Hochschule NRW + DVPW, Sektion „Politikwissenschaft und Politische Bildung“, Mar 2024, Köln, Germany</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the greatness of intelligence and the baseness of stupidity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Why Intelligence? The political and social roots of a scientific object</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitä Erfurt; Chair for the History of Science, Feb 2024, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Deflers / Marcus Stiebing (Universität der Bundeswehr + Universität Stuttgart), Sep 2024, Stuttgart (Germany), Germany</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">...je n'ai envie que de les mitrailler!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschlechterzuschreibungen der (Un-)Versöhnlichkeit / Gender Attributions of (Ir-)Reconciliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lehrstuhl für Neuere und NeuesInstitut für Geschichtswissenschaft, Rheinische Friedrich-Wilhelms-Universität Bonnn, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Strassburg; Universität Lorraine; CRINI; Société Goethe de France; CEGIL, Mar 2024, Strassburg, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Genozid an den Tutsi Ruandas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linke Buchtage Berlin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linke Buchtage Mehringdamm, May 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universitä Erfurt; Chair for the History of Science, Feb 2024, Erfurt, Germany</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strassensperren und Passkontrollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fight or Flight. The archeology of space, mobility and violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität Berlin, Apr 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lehrstuhl für Neuere und NeuesInstitut für Geschichtswissenschaft, Rheinische Friedrich-Wilhelms-Universität Bonnn, Feb 2024, Bonn, Germany</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenn Genozide miteinander verglichen werden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA RECHERCHE EN ÉTUDES GERMANIQUES : ZUR LAGE DER FORSCHUNG IN DER FRANZÖSISCHEN GERMANISTIK: ÉTAT DES LIEUX, HÉRITAGES ET PERSPECTIVES TRADITIONEN, BESTANDSAUFNAHME UND ZUKUNFTSFRAGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGES, Université de Toulouse, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Linke Buchtage Mehringdamm, May 2024, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Name lists, betrayal, genocide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denunciation. Creating a culture of fear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tartu, Jun 2024, Tartu (Estonie) (online), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Freie Universität Berlin, Apr 2024, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ils m'ont tué, moi et toute ma famille […], mais je ne suis pas mort. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Totentanz und Ars moriendi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europäische Totentanz-Vereinigung Danses Macabres d'Europe, Bundesrepublik Deutschland e. V., Jul 2023, Lübeck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AGES, Université de Toulouse, Jun 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kollektive Ess-Phantasien und nationalsozialistische Hunger-Politik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tage der historischen Kochkultur: TAGUNG VOM KEIL ZUM BUCH ZUM BLOG DAS KOCHBUCH FORM UND FUNKTION EINER TEXTGATTUNG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KRAHULETZ-MUSEUM, EGGENBURG, Apr 2023, Eggenburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Tartu, Jun 2024, Tartu (Estonie) (online), Estonia</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenn der Wind bläst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Militaria-Tag VII: Das Militär in krisenhaften Zeiten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMS - Centre for Military Studies, Universität Graz, Apr 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Inszenierung des Unverbundenen in Aufzugs-Szenen am Beispiel von Charlie Chaplins « The fireman » und Truffauts « Fahrenheit 451 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufzüge im Film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernuniversität Hagen, Nov 2023, Hagen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la crise - Guerra è sempre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'après-conflit. Approche croisée: justice, institutions, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Sep 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Kertész, erinnerungspolitisch gelesen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mental maps, hot spots und hot spaces. Literarisches Schreiben als Arbeit am Gedächtnis in Ost- und Ostmitteleuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGO-Fachgruppe Literatur- und Kulturwissenschaft, Universität Leipzig, Nov 2023, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wie Bildträger postkolonial werden können</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KOLONIALE KONTEXTE IN BIBLIOTHEKEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Staatsbibliothek zu Berlin – Preußischer Kulturbesitz, Nov 2023, Berlin (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Ordnung des Unnormalen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kolloquium zur Polizeigeschichte: Polizei und autoritäre Ordnungen: Praxis, Alltag und Erinnerung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evangelische Akademie der Nordkirche in Kooperation mit Polizeimuseum Hamburg und Stiftung Hamburger Gedenkstätten und Lernorte, Jul 2023, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ab in die Heia! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frühkindliches Spiel und literarische Rezeption – interdisziplinäre Perspektiven auf (immersive) Medien zur literarischen Sozialisation von Kindern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pädagogische Hochschule Schwäbisch Gmünd, Mar 2023, Schwäbisch Gmünd, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etc. etc. etc. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autosoziobiografie und Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Netzwerk Bourdieu in den Geisteswissenschaften, Universität Wien, Oct 2023, Wien / Online, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les nourrissons ne pouvaient rien comprendre du pourquoi des souffrances ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichtsdidaktik empirisch 23 |</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Basel, Sep 2023, Basel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Wir standen vor vollendeten Tatsachen, die wir vollenden mussten, wenn ich mal so sagen darf. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klären, Streiten, Argumentieren - Aktuelle Perspektiven der Argumentationsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AG Sprechwissenschaft + Institut für Germanistische Sprachwissenschaft Philipps-Universität Marburg, Oct 2023, Marburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of wax figures, invisible rays and Hiroshima.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NUCLEAR HERITAGE IN EAST-CENTRAL EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leipnitz-Institut für Geschichte und Kultur des östlichen Europa, Dec 2023, Potsdam (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidirektionale Erinnerungen in den Graphic Novels „Full Stop. Le génocide des tutsi du Rwanda“, „La fantaisie des Dieux. Rwanda 1994“ und „Rwanda, 1994“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Contestation and Convergence. Multidirectional Memorys of the Holocaust and Colonialism in Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfred Toepfer Foundation + Deutsche Zeitschrift für europäisches Denken MERKUR, Oct 2023, Gut Siggen (online), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furchtbar blühende Normalität</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flower Power. Blossoms and Petals between Beauty, Classification and Dominance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität München, May 2023, München, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehnsuchtswaren aus der Kiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berlins Weg in die Moderne. Eine Stadt am Schnittpunkt kolonialer Warenströme und Sehnsüchte (1763–1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiKo_21 + Europa-Universität Viadrina, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Arbeit des Tötens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gewaltbezogene Lebensformen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Sozialforschung Frankfurt/M., Jun 2023, Frankfurt/M., Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen nationaler Selbststilisierung und Selbstviktimisierung.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heritage Exchanges between Southeastern Europe and the German-language Sphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Graz, Nov 2023, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur ‘Naturalisierung’ von Katastrophenerfahrung zwischen Zweitem Weltkrieg und Kaltem Krieg am Beispiel westdeutscher und US-amerikanischer Science-Fiction-Texte (1945-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AGES : Catastrophes,menaces et risques naturels / Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CELIS; MSH Clermont Ferrand, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der akustische Tod. Zu medizinischen Fantasien in GünterEichs Hörspiel ‚Träume‘</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Noise of Medicine. Transdisziplinäre Perspektiven auf akustische Phänomene in der Medizin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Innsbruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitler-Merkel, Pétain-Macron, die Résistance und der Genozid an Ungeimpften</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Trans)nationale Erinnerungsräume. Die deutsch-französische Freundschaft als Fallstudie für das Forschungsgebiet der memory studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RWTH Aachen, May 2023, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Churches and Latrines as Mass Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy and Death – past and present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Kopenhagen, Centre for Privacy Studies, Oct 2023, Kopenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, RWTH Aachen, May 2023, Aachen, Germany</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitlers Vorgänger oder « Reising, Boineburg: die heutigen Diktatoren in nucleo ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„Das Unglück von Gymnasiasten“? Robert Musil in Didaktik und Pädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert-Musil-Institut für Literaturforschung / Kärntner Literaturarchiv (RMI/KLA) / Forschungsprojekt MUSIL ONLINE – interdiskursiver Kommentar (FWF-Projektnummer P 30028-G24) / Österreichisches Kompetenzzentrum für Deutschdidaktik (Austrian Educational Competence Center / AECC Deutsch) / Alpen-Adria-Universität Klagenfurt (AAU), Mar 2023, Online-Tagung, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;q&amp;gt;Hier ist kein Warum!&amp;lt;/q&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichtsdidaktisch forschen. Theorie und Empirie im Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arbeitskreis "Geschichtsdidaktik theoretisch" und Arbeitskreis "Empirische Geschichtsunterrichtsforschung" der KGD, Oct 2023, Köln, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gewalt an Tieren. Gewalt an Menschen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiere als kulturelles Erbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Landesheimatbund Sachsen-Anhalt e. V. + Martin-Luther-Universität Halle-Wittenberg + Zentralmagazin Naturwissenschaftlicher Sammlungen der Martin-Luther-Universität Halle-Wittenberg, Sep 2023, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Robert-Musil-Institut für Literaturforschung / Kärntner Literaturarchiv (RMI/KLA) / Forschungsprojekt MUSIL ONLINE – interdiskursiver Kommentar (FWF-Projektnummer P 30028-G24) / Österreichisches Kompetenzzentrum für Deutschdidaktik (Austrian Educational Competence Center / AECC Deutsch) / Alpen-Adria-Universität Klagenfurt (AAU), Mar 2023, Online-Tagung, Austria</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohl, Mitterrand und die „tribale Gewalt“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die verborgene Seite des Menschen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Angers, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Arbeitskreis "Geschichtsdidaktik theoretisch" und Arbeitskreis "Empirische Geschichtsunterrichtsforschung" der KGD, Oct 2023, Köln, Germany</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Spass, mich in diesem spannenden Spiel um mich selbst zu verbessern. ‘ Erzähltheoretische Überlegungen zu autobiographischen Zeugnissen überlebender Tutsi und Juden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spannung im Text</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Graz, Nov 2023, Graz, Austria</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KI Text = Intertexte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KI – Text und Geltung. Wie verändern KI-Textgeneratoren wissenschaftliche Diskurse?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zentrum verantwortungsbewusste Digitalisierung (ZEVEDI) + Technische Universität Darmstadt, Aug 2023, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität München, May 2023, München, Germany</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Fliege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forschungskolloquium Klassik Stiftung Weimar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klassik Stiftung Weimar, Anna-Amalia-Bibliothek Weimar, Jun 2023, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, HiKo_21 + Europa-Universität Viadrina, Sep 2023, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos futurs: prévention de génocides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit des chercheurs / chercheuses: Nos futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Sep 2023, St Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut für Sozialforschung Frankfurt/M., Jun 2023, Frankfurt/M., Germany</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Last auf ihren Schultern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klassenkörper. Zur Körpergeschichte sozialer Ungleichheit, 1770er bis 1870er Jahre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FernUniversität in Hagen, Lehrgebiet für Geschichte der Europäischen Moderne, May 2023, Hagen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Europäische Totentanz-Vereinigung Danses Macabres d'Europe, Bundesrepublik Deutschland e. V., Jul 2023, Lübeck, Germany</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration – Krieg – Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration in der Moderne: Systeme – Wege – Erfahrungen – Konflikte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archiv für Sozialgeschichte (Archiv der sozialen Demokratie der Friedrich-Ebert-Stiftung), Oct 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, KRAHULETZ-MUSEUM, EGGENBURG, Apr 2023, Eggenburg, Austria</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genozid und antichronologisches Erzählen. Zum Konzept der ‘extremen Grundlosigkeit’ in autobiographischen Texten überlebender Tutsi und Juden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jenseits des Zeitstrahls: Wie wir die Geschichte (auch des Mittelalters) anders schreiben können / Beyond the Timeline: How to Write History (For Example of the Middle Ages) in Different Ways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Erfurt; Max-Weber-Kolleg, May 2022, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CMS - Centre for Military Studies, Universität Graz, Apr 2023, Graz, Austria</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ces cachettes étaient surtout là pour nous rassurer ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Körper im Ausnahmezustand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Bielefeld, May 2023, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fernuniversität Hagen, Nov 2023, Hagen, Germany</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Überzeugen ist unfruchtbar’. Zu verschwörungsreligiösen Rechtfertigungsstrategien von Gewalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Rechtfertigen und Überzeugen als strategisch-kommunikatives Handeln in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathis Lessau; Husserl-Archiv; Université Basel, Suisse, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Sep 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Impfen macht frei.’ Überlegungen zu Erinnerungsräumen und -konstrukten in Memes westeuropäischer « Corona-Leugner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitale Bilderkämpfe: Workshop zur philosophischen und interdisziplinären Mem-Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AG Sprechwissenschaft + Institut für Germanistische Sprachwissenschaft Philipps-Universität Marburg, Oct 2023, Marburg, Germany</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hate-speach im Tutsizid in Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fake news und hate speech als gesellschaftliche Herausforderungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Kirschner; Autonome Hochschule Ostbelgien; Institut für Demokratiepädagogik, Oct 2022, Lontzen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leipnitz-Institut für Geschichte und Kultur des östlichen Europa, Dec 2023, Potsdam (Germany), Germany</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bomben in der Stille. Zur Rezeption von Atombombentests im Pazifik in US-amerikanischen Propaganda-Filmen und -Fotos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vermittlung von Geschichte, Kultur und Geographie der Pazifischen Inselstaaten. Bestandsaufnahme, Erneuerungen und Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moritz Pöllath; Université Munich, Lehrstuhl für Geschichtsdidaktik und Public History, Nov 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alfred Toepfer Foundation + Deutsche Zeitschrift für europäisches Denken MERKUR, Oct 2023, Gut Siggen (online), Germany</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;q&amp;gt;C’était devenu un aller-de-soi&amp;lt;/q&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Rechtfertigen und Überzeugen als strategisch-kommunikatives Handeln in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albert-Ludwigs-Universität Freiburg, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Evangelische Akademie der Nordkirche in Kooperation mit Polizeimuseum Hamburg und Stiftung Hamburger Gedenkstätten und Lernorte, Jul 2023, Hamburg, Germany</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunger und Durst im « Genozid der Nähe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hungern, Verhungern, Aushungern. Ressourcenentzug als Gewalt 1914-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLF-Forschungsgruppe „Gewalt-Zeiten: Temporalitäten von Gewaltunternehmungen“, Universität Hamburg, Helmut-Schmidt-Universität / Universität der Bundeswehr Hamburg und dem Institut für die Geschichte der deutschen Juden, Nov 2022, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Staatsbibliothek zu Berlin – Preußischer Kulturbesitz, Nov 2023, Berlin (DE), Germany</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Impfen macht frei. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitale Bilderkämpfe: Workshop zur philosophischen und interdisziplinären Mem-Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Philosophie, Technische Universität Darmstadt, Nov 2022, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Netzwerk Bourdieu in den Geisteswissenschaften, Universität Wien, Oct 2023, Wien / Online, Austria</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fensterblicke auf den Genozid. Zum Verhältnis von Wohnzimmern und Konzentrationslagern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space in Holocaust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, En visioconférence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pädagogische Hochschule Schwäbisch Gmünd, Mar 2023, Schwäbisch Gmünd, Germany</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunger und Durst im ‘Genozid der Nähe’. Zu Zeugnissen überlebender Tutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hungern, Verhungern, Aushungern. Ressourcenentzug als Gewalt 1914-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hambourg, Nov 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Basel, Sep 2023, Basel, Switzerland</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bett und Schlaf samt ihrer Accessoires. Diskursanalytische Zugänge zur Darstellung von früher Kindheit in französischen Bilderbüchern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « Kleinkinder und frühe Kindheit in Europa nach 1945 / Young Children and Early Childhood in Europe post 1945 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’histoire de l’Université de Heidelberg, Nov 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DGO-Fachgruppe Literatur- und Kulturwissenschaft, Universität Leipzig, Nov 2023, Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erinnerungsarbeit und Erfahrungsarmut in der Pandemie. Zu philologischen Bruchstücken der gegenwärtigen Krise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Ette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systemrelevant ? Literatur und Arbeit in der Coronakrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Innsbruck, Nov 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Munich, Germany</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konsum und Obsoletheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konsumgeschichte, Konsumentengeschichte, Konsumpolitik seit den 1972er Jahren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Trèves, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Angers, Nov 2023, Angers, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropozän und Atomkrieg. Zum Topos des Zeitenendes in science-fiktionalen Texten westdeutscher und US-amerikanischer AutorInnen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropozäne Literatur. Genres und Poetik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Université Vechta, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Zentrum verantwortungsbewusste Digitalisierung (ZEVEDI) + Technische Universität Darmstadt, Aug 2023, Darmstadt, Germany</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The garden between art and trenches. About Eva and Victor Klemperer's garden concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jews and Garden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JewishGardenBerlin et Philipp Nielsen, Jun 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Klassik Stiftung Weimar, Anna-Amalia-Bibliothek Weimar, Jun 2023, Weimar, Germany</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troglodyten des atomaren Zeitalters. Zur Rückkehr der Urgeschichte in science-fiktionalen Kriegsszenarien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Gegenwärtigkeit der Urzeit. Bilder und Visionen prähistorischen Lebens vom 19. bis ins frühe 20. Jahrhundert, 18 septembre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Basel/Université Munich, Sep 2020, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Sep 2023, St Denis de La Réunion, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) de violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bureaux d'histoire. Nuit des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Sep 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FernUniversität in Hagen, Lehrgebiet für Geschichte der Europäischen Moderne, May 2023, Hagen, Germany</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) de violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche DIRE de l'Université de La Réunion; BTCR, Dec 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archiv für Sozialgeschichte (Archiv der sozialen Demokratie der Friedrich-Ebert-Stiftung), Oct 2023, Bonn, Germany</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomares Pompeji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotionen, Politik und Medien in der Zeitgeschichte / Emotions, politique et médias à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität des Saarlandes, Lettres - Sorbonne Université, Europäische Zeitgeschichte, GIRAFFFD, Oct 2018, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Erfurt; Max-Weber-Kolleg, May 2022, Erfurt, Germany</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction lors du vernissage de l'exposition &amp;quot;Le porteur à l'époque coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen, photographischen, filmischen und künstlerischen Rezeption einer 'tragenden' Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne D. Peiter; Sonja Malzner; Pauline Grebert, May 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Bielefeld, May 2023, Bielefeld, Germany</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleine Einführung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen, photographischen, filmischen und künstlerischen Rezeption einer 'tragenden' Figur der Kolonialgeschichte / Le porteur. A propos de la réception littéraire, photographique, filmique et artistique d’une figure porteuse de l’histoire coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des sociétés de l'Océan Indien; Bibliothèque Départementale de la Réunion, May 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sabrina Kirschner; Autonome Hochschule Ostbelgien; Institut für Demokratiepädagogik, Oct 2022, Lontzen, Belgium</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kongolesische Träger und 'zivilisatorischer Fortschritt' im Bericht der belgischen Entquête-Kommission (1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen, photographischen, filmischen und künstlerischen Rezeption einer 'tragenden' Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Moritz Pöllath; Université Munich, Lehrstuhl für Geschichtsdidaktik und Public History, Nov 2022, Munich, Germany</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves de violence. National-socialisme, colonialisme, guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bureaux d'histoire, Nuits des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Darmstadt, Germany</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) sans témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoignage et intermedialité 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grazia Berger; Isabelle Meuret; Chiara Nannicini; Hubert Roland, Nov 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mathis Lessau; Husserl-Archiv; Université Basel, Suisse, May 2022, Freiburg, Germany</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunkermüll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uncanny futures. Speculative ecologies of waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Delmenhorst, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut für Philosophie, Technische Universität Darmstadt, Nov 2022, Darmstadt, Germany</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sich gegenseitig beim Namen rufen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de l’amitié Poetiken der Freundschaft in Deutschland und Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katja Schubert + Judith Kasper, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Albert-Ludwigs-Universität Freiburg, May 2022, Freiburg, Germany</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le porteur à l'époque coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du patrimoine 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Sep 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LLF-Forschungsgruppe „Gewalt-Zeiten: Temporalitäten von Gewaltunternehmungen“, Universität Hamburg, Helmut-Schmidt-Universität / Universität der Bundeswehr Hamburg und dem Institut für die Geschichte der deutschen Juden, Nov 2022, Hamburg, Germany</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jüdische Geheimhaltung&amp;quot; und geheimpolizeiliche Hausdurchsuchungen im Spiegel der Tagebücher Victor Klemperers (1933-45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juden und Geheimnis. 22. Internationale Sommerakademie des Instituts für jüdische Geschichte Österreichs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Wien, Austria. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, En visioconférence, Germany</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au sommet de la singularité. La conquête de l’Himalaya dans la littérature des alpinistes de langue allemande 1918 à 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempêtes, naufrages et pirates dans l’océan Indien : accidents réels ou péripéties fictives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lille, France. pp.191-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Hambourg, Nov 2022, Hambourg, Germany</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veralltäglichung und Shoah. Überlegungen zu Fotos von jüdischen Kindern aus Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Das Ende der Kindheit? Jüdische Kindheit und Jugend ab 1900"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für jüdische Geschichte Österreichs, Jul 2014, Wien, Austria. pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’histoire de l’Université de Heidelberg, Nov 2022, Heidelberg, Germany</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handeln mit der Farbe. Georg Forsters ‚Reise um die Welt’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fremdheit und Interkulturalität. Georg Forster als interkultureller Autor.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Innsbruck, Nov 2021, Innsbruck, Austria</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitschepatsche, pitschepatsch !' oder: Der 'neue Mensch' im alten Gewand. Zu DEFA-Verfilmungen grimmscher Märchen in den 1950er und 1960er Jahren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Der neue Mensch. Ein politisches Leitbild der frühen DDR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Leipzig, Germany. pp.231-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Trèves, Germany</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mein ständiger Verdacht und Stachel : wir (die RDA) kennen nicht das wirkliche Frankreich&amp;quot;. Deutsche in der französischen Résistance im Spiegel der Tagebücher Victor Klemperers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Histoires et mémoire des allemands dans la Résistance française"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Étienne, France. pp.63-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Université Vechta, Germany</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de concepts patriarcaux. Les définitions du vagabond dans la criminalistique de langue allemande de la fin du 19e siècle au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et dynamiques interculturelles : La transmission / Gender and Intercultural Dynamics : Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Saint-Denis, La Réunion. pp.51--60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, JewishGardenBerlin et Philipp Nielsen, Jun 2020, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fremde Federn. Zur Bedeutung der Farbe Rot für die Handelsbeziehungen zwischen Europäern und Tahitianern in Georg Forsters ‚Reise um die Welt’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Erkenntniswert Farbe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Basel/Université Munich, Sep 2020, Basel, Switzerland</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je ne suis pas une image&amp;quot;. Corps et langage chez Trude Ohrt-Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Les langues fictives dans la littérature, la BD et le cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche DIRE de l'Université de La Réunion; BTCR, Dec 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche d'un champ anhistorique : mise en place de tabous allemands ; les exemples de Leni Riefenstahl et Albert Speer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débats tabous d’après-guerre et leur résurgence dans la littérature de langue allemande à la fin du XXe et au début du XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lyon, France. pp.112--122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität des Saarlandes, Lettres - Sorbonne Université, Europäische Zeitgeschichte, GIRAFFFD, Oct 2018, Saarbrücken, Germany</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umwege als Methode der Gesellschafts- und Machtkritik. Zum Werk von Karl Kraus, Elias Canetti, Edgar Hilsenrath, Imre Kertész und Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzen der Zentralität – Zur Dynamik von Zentren und Peripherien. Limites de la centralité – La dynamique des centres et des périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.153-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Sep 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auf der Höhe des Leidens. Zu Collagen von Duccio Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnitt, Bruch, Riss. Deutungspotentiale von Trennungsmetaphorik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne D. Peiter; Sonja Malzner; Pauline Grebert, May 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eroberung der Bilder. Die Filmemacherin und Fotografin Leni Riefenstahl zwischen Wehrmachtspropaganda und Afrikainszenierung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vom Gegner lernen. Transferts d’expérience d’occupation en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Géorgie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gipfel der Einzigartigkeit und koloniale Eroberung. Zur deutschsprachigen Bergsteigerliteratur über den Himalaya 1919-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postkoloniale Gesellschaftswissenschaften. Eine Zwischenbilanz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire des sociétés de l'Océan Indien; Bibliothèque Départementale de la Réunion, May 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chameaux féminins, des chevaux masculins et des ânes têtus. La dialectique de l’homme et de l’animal dans le discours orientaliste de langue allemande au 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le Féminin en Orient et en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Saint Denis, La Réunion. pp.177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inseln auf den Inseln. Grenzziehungen in Georg Forsters ‘Reise um die Welt’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Inseln, Archipele, Atolle. Ordnungen des Insularen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Mannheim, Germany. pp.169-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Grazia Berger; Isabelle Meuret; Chiara Nannicini; Hubert Roland, Nov 2018, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Shoah before the Shoah. The Literary Technique of Allusion in Elias Canetti’s Autobiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "German Life Writing in the Twentieth Century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nottingham, United Kingdom. pp.92--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Delmenhorst, Germany</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">... auf die Spitze getriebene Individuen in ihrer Geschiedenheit darstellen&amp;quot;. Interkulturelle Missverständnisse im Werk von Balzac und Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Literatur, Kultur, Verstehen. Neue Perspektiven ind er interkulturellen Literaturwissenschaft"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Duisburg, Germany. pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Katja Schubert + Judith Kasper, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimweh nach Auschwitz&amp;quot;. Komik und Lachen in der Shoah-Literatur seit 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La mémoire de la Shoah et le rire - Questions et controverses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France. pp.197--208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Sep 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comic citation as Subversion. Intertextuality in ‘Die Blendung’ and Masse und Macht’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Worlds of Elias Canetti: Centenary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, London, United Kingdom. pp.171--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Wien, Austria. pp.n.c</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits et soumission. Les techniques d’interrogatoire de la STASI dans les thèses de doctorat de la Juristische Hochschule Potsdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Culture(s) et conflit(s), cultures en conflit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.129--138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut für jüdische Geschichte Österreichs, Jul 2014, Wien, Austria. pp.26-33</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Broch und Elias Canetti. Wer war Lehrer, wer war Schüler ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque internaitonal "Hermann Brochs literarische Freundschaften"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Veszprém, Hungary. pp.139--150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lille, France. pp.191-208</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistic Processes of Understanding among Language, Sign and Image. Selected Pictures by Trude Fumo / Künstlerische Verstehensprozesse zwischen Sprache, Zeichen und Bild. Zu ausgewählten Bildern der Malerin Trude Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Creating Knowledge: Innovation Strategies for Designing Urban Landscapes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hannovre, Germany. pp.96--107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...1310 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217770v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01217771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shylock im Exil. Zu Alexander Granachs Autobiographie Da geht ein Mensch und Karl Emil Franzos' Roman Der Pojaz</w:t>
               </w:r>
@@ -10558,269 +10558,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Der Träger. Zu einer “tragenden” Figur der Kolonialgeschichte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Transcript, 2018, 978-3-8376-3753-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dunst und Gitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Cathay, 72, 2018, Monika Gänssbauer; Isabel Hess-Friemann, 978-3-89733-452-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sonja Malzner</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gewaltige Details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne D. Peiter. 10, pp.109, 2018, Komik und Gewalt / Comic and Violence / Comique et Violence, 978-3-89733-472-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Für eine Kulturgeschichte des Trägers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Malzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Der Träger. Zu einer 'tragenden' Figur der Kolonialgeschichte</w:t>
             </w:r>
           </w:p>
@@ -11096,5889 +11096,5889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impfen macht frei</w:t>
+                <w:t xml:space="preserve">Verschwörungsreligiöser Negationismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philipp McLean; Jörg van Norden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichte als Kritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wochenschau Wissenschaft, pp.301-317, 2025, 978-3-7566-1704-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erinnerungen des „Dazwischen“. Zum erinnerungspolitischen Umgang mit dem Genozid an den Tutsi Ruandas im Kontext des Shoah-Gedenkens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Braun-Beneke; Nicolai Glasenapp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Vielschichtigkeit des Erinnerns. Literatur- und medienwissenschaftliche Analysen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. B. Metlzer Verlag, pp.303-323, 2025, Abhandlungen zur Literaturwissenschaft, 978-3-662-72302-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-72303-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehnsuchtswaren aus der Kiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel Eleazar Wendt, Felix Töppel, Lilja-Ruben Vowe, Klaus Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berlins Weg in die Moderne. Koloniale Warenströme und Sehnsüchte, 1713-1918</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, transcript, pp.305-328, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impfen macht frei , Überlegungen zu Erinnerungsräumen und - konstrukten in Memen westeuropäischer &amp;quot;Corona-Leugner:innen&amp;quot; am Beispiel von Deutschland und Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kai Denker; Nick Nestler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitale Bilderkämpfe. Zur politisch-strategischen Kommunikation mit Memen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript, pp.209-227, 2025, 978-3-8394-7701-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein Debüt und seine zerrissenen Ketten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katrin Dautel, Carola Hilmes, Peter C. Pohl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literarische Debüts revisited. Ästhetiken – Konstellationen – Diskurse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.115-129, 2025, 978-3-0343-5009-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b22004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration – Krieg – Genozid, Zur Migrationserfahrung in autobiografischen Texten von Überlebenden des Genozids an den Tutsi Ruandas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Sozialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, , pp.317-338, 2024, Migration in der Moderne, Wege – Orte – Erfahrungen, 978-3-8012-4300-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Verschwörungsreligiöser Negationismus</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faim, la soif et le vide social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Magnot-Ogilvy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature. Spectres de la faim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXVII, Editions Droz, pp.297-312, 2024, 979-1-090-45512-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodale Verschwörungs-Solgans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regina Bergmann / Joanna Szczęk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texträume und Raumtexte intermedial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.207-230, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KI-Texte = Intertexte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerhard Schreiber, Lukas Ohly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KI-Text. Diskurse über KI-Textgeneratoren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.273-290, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genozid und antichronologisches Erzählen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Seeberger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond the Timeline: Resetting Historiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.217-234, 2024, 9783111154749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111157610-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fensterblicke auf den Genozid. Zum Verhältnis von Wohnzimmern und Konzentrationslagern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Klei, Janine Fubel, Annika Wienert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space in holocaust Research, A Transdisciplinary Approach to Spatial Thinking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.277-294, 2024, 9783111078144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;q&amp;gt;C’était devenu un aller-de-soi&amp;lt;/q&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer, Alexander / Lessau, Mathis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Über das Rechtfertigen und Überzeugen in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Fink, pp.127-152, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783846768174_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoah und Tutsizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Detlef Haberland; Joanna Szczęk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Mitteleuropäische Germanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Praesens Verlag, pp.380-382, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23783/21923043.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Revierstube ist wie ein Gefäss, das nicht überlaufen darf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Pfütsch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Rolle der Pflege in der NS-Zeit. Neue Perspektiven, Forschungen und Quellen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.341-368, 2024, 978-3-515-13226-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verschwörungsmythen, ethnische Ursprungslegenden und der Tutsizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Dorrer; Axel Fliethmann; Alison Lewis; Christiane Weller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verschwörung. Conspiracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rombach Wissenschaft – ein Verlag in der Nomos Verlagsgesellschaft, pp.119-140, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783988580887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bomben in der Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moritz Pöllath. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didaktische Perspektiven auf die Geschichte und Kultur des Pazifik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wochenschau Wissenschaft, pp.114-136, 2024, 978-3-7566-1615-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46499/2227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invektiven im Genozid. Zu Zeugnissen von überlebenden Tutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heidrun D. Kämper; Simon Meier-Vieracker; Ingo H. Warnke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invective discourse. Diskursmuster – Discourse Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2023, 9783111146133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KI-Texte = Intertexte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathrin Burghardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KI – Text und Geltung. Wie verändern KI-Textgeneratoren wissenschaftliche Diskurse?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeGruyter, pp.275-290, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la crise – Guerra è sempre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludivine Thouverez; Anne Cousson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’après-conflit. Approche croisée : justice, institutions, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.15-26, 2023, Transition &amp; Justice, 38, 978-2-37032-379-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein Debüt und seine zerrissenen Ketten. Zu Elias Canetti Erstlingsroman ‘Die Blendung’ (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katrin Dautel; Peter Pohl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debütromane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beispiellos Beispielhaftes. Zu Vorbildern in autobiographischen Erinnerungstexten von Überlebenden der Shoah und des Tutsizids in Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Schütte; Jürgen Nielsen-Sikora. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wem folgen ? : Über Sinn, Wandel und Aktualität von Vorbildern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. B. Metzler, pp.169-184, 2023, Kindheit – Bildung – Erziehung. Philosophische Perspektiven, 978-3-662-66838-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-66838-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieblingsbäume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stiftung AlltagForschungKunst; hg. von Hille von Seggern und Timm Ohrt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das LieblingsBäumeArobetum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierstimmen vor den Verstummten. Zur Zeugnisliteratur von Überlebenden des Genozids in Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanne Rode-Breymann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jenseits der vox humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Überzeugen ist unfruchtbar’. Zu verschwörungsreligiösen Rechtfertigungsstrategien von Gewalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathis Lessau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Rechtfertigen und Überzeugen als strategisch-kommunikatives Handeln in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill-Verlag, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Revierstube ist wie ein Gefäss, das nicht überlaufen darf’. Ärzte, Kranke und ihre Räume in Zeugnissen von Überlebenden des Vernichtungslagers Treblinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Pfütsch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medizin, Gesellschaft und Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, Franz Steiner Verlag, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verschwörungsreligiöser Negationismus. Überlegungen zum Zusammenhang von Konsum, Antisemitismus und Pandemie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp McLean; Jörg van Norden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geschichte als Kritik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wochenschau Wissenschaft, pp.301-317, 2025, 978-3-7566-1704-3</w:t>
+              <w:t xml:space="preserve">Kritik und Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasser, Geduld und Tod. Zu einer Ökologie der Zeit in Kanito Shindos Film ‚Die nackte Insel‘ (1960)‘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Kuhn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frauen und Film. (Feministische) Ökonomie und Zeitlichkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.273-290, 2024</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genormtes Leben unter der Erde. Bunkerphantasien und Baukonzepte in der Sciene-Fiction-Literatur des Kalten Krieges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manfred Seifert; Thomas Schindler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Band der Hessischen Blätter für Volks- und Kulturforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Jonas Verlag, pp.165-182, 2022, Wohnen jenseits der Normen, 978-3-89445-592-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">…too dumb to hear or see or say anything at all’. Postkoloniale Lektüren von Taubheit und Stummheit am Beispiel von deutscher Kolonialliteratur und von Miloš Formans Film « One flew over the cuckoo’s nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Andrea Schmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehörlosengeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus-Verlag, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.207-230, 2024</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomkrieg als planetarischer Mord. Zu einem literarischen Topos in science-fiktionalen texten westdeutscher, französischer und amerikanischer AutorInnen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz-Josef Deiters; Axel Fliethmann; Alison Lewis; Christiane Weller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mord / Murder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, 2021, Limbus. Australisches Jahrbuch für germanistische Literatur- und Kulturwissenschaft, 9783968218151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 64, , pp.317-338, 2024, Migration in der Moderne, Wege – Orte – Erfahrungen, 978-3-8012-4300-5</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie « en bigamie confessionnelle ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juifs et protestants. Entre affinités électives et dialogue impossible, édité par Katja Schubert, Laurence Guillon, Heidi Knörzer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, XXXVII, Editions Droz, pp.297-312, 2024, 979-1-090-45512-2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genormtes Leben unter der Erde. Bunkerphantasien und Baukonzepte in der Science-Fiction-Literatur des Kalten Krieges,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wohnen jenseits der Normen, édité par Manfred Seifert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Wohnen jenseits der Normen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das U-Boot als Schutzraum. Komparatistische Überlegungen zu Nevil Shutes 'On the beach' und anderen Atomkriegsphantasien des Kalten Krieges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Büchnerverlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das U-Boot. Eine kulturgeschichtliche Leerstelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-124, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.277-294, 2024, 9783111078144</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weltuntergang mit Radiomusik. Komparatistische Überlegungen zu Musik und Totentanz in science-fiktionalen Atomkriegsphantasien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Neecke; Rainer Barbey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musik, Melancholie und Tod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Parodos, pp.208-236, 2020, Schriftstücke. Beiträge zu Philosophie und Literaturwissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrikanische Lastenträger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertin Nyemb; Augustin Kenné; Georges Massock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradigmenwechsel in der Fremdsprachendidaktik. Konzeptionen und Perspektiven des DaF-Unterrichts und Germanistikstudiums im afrikanischen Kontext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-66, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.341-368, 2024, 978-3-515-13226-8</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie hygiénique et camps de concentration. Quelques réflexions sur le traitement de la maladie du sommeil par Robert Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Sylvos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions K'A, pp.169-182, 2019, Méné, 978-2-491160-00-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bewegungen in der Unterwelt. Szenarien von Krieg und Nachkrieg in literarischen und cinematografischen Atomkriegsfantasien der 1940er bis 1980er Jahre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonas Nesselhauf; Till Nitschmann; Steffen Röhrs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Körperbewegungen in (Nach-)Kriegszeiten. Zu künstlerisch-medialen Repräsentationsformen von der Frühen Neuzeit bis zur Gegenwart </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wehrhahn-Verlag, pp.195-2010, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertikale Trage-Maschinen als Kritik an der traditionellen Kolonialfotografie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zu einer tragenden Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript-Verlag, pp.111-132, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Debütromane</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schnitzeljagen im Dunkel. Überlegungen zur Verwendung von Lesezeichen in der Privatbibliothek von Christa und Gerhard Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birgit Dahlke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privatbibliothek Christa und Gerhard Wolf. Die Arbeits- und Forschungsstelle an der Humboldt-Universität zu Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-30, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von unbewegten Bewegern, Muschellasten, Notenständern, gesattelten Menschen und Exoskeletten. Methodisch-theoretische Überlegungen zur Geschichte des kolonialen Trägerwesens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen und künstlerischen Rezeption einer tragenden Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript-Verlag, pp.33-48, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bewegungen in der Unterwelt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steffen Röhrs; Till Nitschmann; Jonas Nesselhauf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Körperbewegungen in (Nach-)Kriegszeiten. Zu künstlerisch-medialen Repräsentationsformen von der Frühen Neuzeit bis zur Gegenwart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-210, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahrnehmbarkeitsgrenzen und das Unaussprechliche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestationen des Unaussprechlichen. Zur Darstellung der (Un)möglichkeit der Welt- und Selbsterkenntnis in Literatur und Kunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gdansk, 2018, Studia Germanica Gedanensia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Einführung. Komik und Kolonialismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komik und Kolonialismus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bochum, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oberirdische Leere, unterirdische Enge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julian Blunk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vakanz: Ästhetiken und Semantiken architektonischen Leerstands (= kritische berichte 3/2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Picker</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[C]eux qui avaient fui l’écrasante corvée se rapprochent de la voie ferrée.“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zu einer 'tragenden' Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomgestank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johannes Görbert; Mario Kumekawa; Thomas Schwarz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pazifikismus, Poetiken des Stillen Ozeans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.373-390, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sich gegenseitig beim Namen rufen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katja Schubert; Judith Kasper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de l’amitié/ Poetiken der Freundschaft in Deutschland und Frankreich/deutsch-französische Poetiken der Freundschaft, éd. Katja Schubert et Judith Kasper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-124, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomkrieg und Literatur oder: Die Unverdaulichkeit der Zukunft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klaus Freitag; Dominik Groß. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zurück in die Zukunft? Die Bedeutung von Diskursen über "Zukunft" in der Wissenschaftsgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klaus Max Freitag, pp.125-136, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelnde Nonnen und soldatische Exoskelette.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne D Peiter et Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen und künstlerischen Rezeption einer tragenden Figur der Kolonialgeschichteéd. Anne Peiter et Sonja Malzner, à paraître en 2017 (Lit-Verlag?). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schnitzeljagen im Dunkel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birgit Dahlke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privatbibliothek Christa und Gerhard Wolf. Die Arbeits- und Forschungsstelle an der Humboldt-Universität zu Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-30, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republikaner mit strahlendem Lächeln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ludivine Thouverez; Anne Cousson. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.15-26, 2023, Transition &amp; Justice, 38, 978-2-37032-379-8</w:t>
+              <w:t xml:space="preserve">Anne Peiter; Renée Tosser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komik, Bild, Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.49-70, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, DeGruyter, pp.275-290, 2023</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rire coupable. Réflexions sur les collages de Duccio Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Luce Liberge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire, violence, histoire dans les images et les œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.87-102, 2016, Eidos, 978-2-343-09344-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2023, 9783111146133</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">East Side Gallery (Berlin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Renée Tosser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komik, Bild, Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.71-86, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jüdische Geheimhaltung und Geheimpolizei im Spiegel der Tagebücher Victor Klemperers aus dem ‚Dritten Reich‘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claus Oberhauser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juden und Geheimnis. Interdisziplinäre Annäherungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-102. 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.13, 2023</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalente Ritte durch den Wissensraum. Kamelbeschreibungen deutschsprachiger Reisender des 19. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kosenina, Alexander. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Germanistik. Themenheft Reisen und Wisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79--96, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un critique clairvoyant de la langue du Troisième Reich ou un 'Goebbels par l’esprit' ? Le rapport de l’auteur satirique Karl Kraus à la judéité et l’antisémitisme du tournant du siècle à sa mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Baric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités juives en Europe centrale. Des Lumières à l'entre-deux-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.203-215, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill-Verlag, In press</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puppen, Alltag, Deportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Insa Fooken; Jana Mikota. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puppen – Menschheitsbegleiter in Kinderwelten und imaginären Räumen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.231-246, 2014, 978-3525402429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 41, Franz Steiner Verlag, In press</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geheimnis und Todesdrohung. Zur Wahrnehmung der Gestapo in den Tagebüchern Victor Klemperers, 1933-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurens Schlicht; Sebastian Klinge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geheimnis - Wissen. Perspektiven auf das Wissen vom Geheimnis seit dem 18. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trafo, pp.155--174, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Die Fahrt gegen Süden war ein ewiges und im höchsten Grade langweiliges Einerley.’ Georg Forsters Reise zur Antarktis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan, Inge and Szczepaniak, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cold fronts. Kältewahrnehmungen vom 18. bis 20. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basel, pp.5--34, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen‚ Drittem Reich’ und Stalinismus. Bildbeschreibungen im Kontext literarischer Gewaltkritik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Werner, Sylwia and Brüder, Nicola and Cappelmann, Ina and Gilbert, Annette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Betrachter ist im Text! Kunstrezeption in der deutsch­sprachigen Literatur nach 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, trafo Wissenschaftsverlag, 2012, 978-3-89626-856-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 56, Jonas Verlag, pp.165-182, 2022, Wohnen jenseits der Normen, 978-3-89445-592-7</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de concepts patriarcaux. Les définitions du vagabond dans la criminalistique de langue allemande de la fin du 19e siècle au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Geoffroy; Claude Féral; Sophie Jorrand; Marie-Françoise Bosquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et dynamiques interculturelles: la transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.51-60, 2012, 978-2-336-00373-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Campus-Verlag, In press</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le ministère de la sécurité de l’état appartenait aux critiques les plus féroces de la RDA ou : l’ironie et écriture scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Williams-Wanquet, Eileen and Peiter, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ironie comme arme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Projekt Verlag, pp.71--84, 2011, Komik und Gewalt, 978-3-89733-236-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nomos, 2021, Limbus. Australisches Jahrbuch für germanistische Literatur- und Kulturwissenschaft, 9783968218151</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amitié entre Hermann Broch, Elias Canetti et Veza Calderon-Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Lacheny; Jean-François Laplénie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Au nom de Goethe !" : Hommage à Gerald Stieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.35-44, 2009, 978-2-296-06900-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EME, 2020</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">... auf die Spitze getriebene Individuen in ihrer Geschiedenheit darstellen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olga Iljassova-Morger; Elke Reinhardt-Becker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatur, Kultur, Verstehen. Neue Perspektiven ind er interkulturellen Literaturwissenschaft,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-160, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press, Wohnen jenseits der Normen</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Heimweh nach Auschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andréa Lauterwein, Paris, Tel Aviv </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire, Mémoire, Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-208, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-124, 2020</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutterschaft und Macht im Werk von Veza Calderon-Canetti und Elias Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunner, José. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviver Jahrbuch für deutsche Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Wallstein Verlag, pp.197--215, 2008, 978-3-8353-2107-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 3, Parodos, pp.208-236, 2020, Schriftstücke. Beiträge zu Philosophie und Literaturwissenschaft</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Mensch als Tier, das Tier als Mensch?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Zapf; Timo Müller; Michael Sauter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kulturökologie und Literatur. Beiträge zu einem neuen Paradigma der Literaturwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-240, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions K'A, pp.169-182, 2019, Méné, 978-2-491160-00-5</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlebte Vorstellungen’ versus ‚den Vorstellungen abgezogene Begriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inge Stephan et Alexandra Tacke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nach-Bilder des Holocaust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.66-76, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-66, 2019</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Autriche est la Chine de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthony Bushell et Dagmar Kostalova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Von außen betrachtet. Österreich und die österreichische Literatur im Spiegel der Auslandsrezeption </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-134, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Transcript-Verlag, pp.33-48, 2018</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von Störchen, Lerchen und Paradiesfedern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Motzan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spiegelungen. Zeitschrift für deutsche Kultur und Geschichte Südosteuropas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp. 273-282, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Wehrhahn-Verlag, pp.195-2010, 2018</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythos versus Historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Valentin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsch-jüdische Kulturdialoge und –konflikte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-334, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Transcript-Verlag, pp.111-132, 2018</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kein Wort, das traf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Neuhaus et Johann Holzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatur als Skandal. Fälle, Funktionen, Folgen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-306, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-30, 2018</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire und Kanonbildung im Wien der Zwischenkriegszeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ricarda Schmidt et Nicklas Saul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literarische Wertung und Kanonbildung </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-56, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-210, 2018</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, Judentum und Sprache in ausgewählten Nachlass-Aufzeichnungen von Elias Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charmian Brinson; Richard Dove; Jennifer Taylor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Immortal Austria ?" Austrians in Exile in Britain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Rodopi B.V., pp.49-60, 2007, Yearbook of the Research Centre for German and Austrian Exile Studies, 978-94-012-0403-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Gdansk, 2018, Studia Germanica Gedanensia</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idyll im Exil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Azuélos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lion Feuchtwanger und die deutschsprachigen Emigranten in Frankreich von 1933 bis 1941 / Lion Feuchtwanger et les exilés de langue allemande en France de 1933 à 1941 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.517-526, 2006, Jahrbuch für Internationale Germanistik - Reihe A, 978-3-03910-999-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bochum, In press</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage et la réflexion de l’histoire dans le roman &amp;quot;Jahrestage. Aus dem Leben von Gesine Cresspahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Conte; Marie-Madeleine Martinet; Araceli Guillaume-Alonso; Jean-Marie Valentin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chemin, la Route, la Voie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.399-410, 2005, 2-84050-381-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ... ein Feld aus Erinnerung, die fremde Gräser wachsen ließ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Weninger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gewalt und kulturelles Gedächtnis. Repräsentationsformen von Gewalt in Literatur und Film seit 1945 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, pp.153-166, 2005, Studien zur deutschsprachigen Gegenwartsliteratur, 978-3-86057-219-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durch und durch verjudet und verniggert, die Amerikaner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jochen Vogt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Amerika der Autoren. Deutsche Ansichten von Kafka bis Nine-Eleven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fink Wilhelm GmbH, pp.299-310, 2005, 978-3770540754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.373-390, 2017</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriegslandschaften. Umwelt und Sprache in Karl Kraus’ ‚Die letzten Tage der Menschheit’ und in Ernst Jüngers ‚In Stahlgewittern’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catrin Gersdorf; Sylvia Mayer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natur, Kultur, Text. Beiträge zu Ökologie und Literaturwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-256, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...2215 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366231v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-01366234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musik und Gewalt in Brechts Mahagonny-Texten und in Kraus’ ‚Letzten Tagen der Menschheit’</w:t>
               </w:r>
@@ -17853,51 +17853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les porteurs à l’époque coloniale. Exposition, Bibliothèque Universitaire Droit-Lettres de l’Université de la Réunion, mai-juin 2015. Reprises : Bibliothèque Départementale de la Réunion, septembre 2015 ; Université de Vienne, département d’études africaines, septembre 2018-mai 2019 ; en ligne sur le site de l’Iconothèque Historique de l’Océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Malzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18608,51 +18608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378010v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29329/almamater.2025.1286.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966041v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31648/pl.11876" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2941-3362/p19" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2283-6438/36756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05528070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60837/curare.v47i1-2.3838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/o-bib/2024H3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2024.15.2.5381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/wdr-05-02-07" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/FESF4644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/ilt-2024-1-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666800405.89" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01987231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/sgg.2018.38.11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0078719114Z.00000000076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230295v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231934v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Ette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957684v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899913v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623061v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497937v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4567-5/traeume-der-gewalt/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-3753-3/der-traeger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Tosser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72303-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653390v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111157610-012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05527389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915738v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846768174_009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23783/21923043.2024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580887" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46499/2227" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280407v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843143v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66838-2_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842070v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842107v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870767v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497948v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623053v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871093v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623051v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354292v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366271v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366260v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366267v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366234v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366226v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366220v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587972v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849650v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849647v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364853v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371165v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375976v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grebert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450463v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870770v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29329/almamater.2025.1286.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31648/pl.11876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2024.15.2.5381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05528070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60837/curare.v47i1-2.3838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2941-3362/p19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2283-6438/36756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/o-bib/2024H3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/FESF4644" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/wdr-05-02-07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/ilt-2024-1-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666800405.89" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01987231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/sgg.2018.38.11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0078719114Z.00000000076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263907v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230295v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Ette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957684v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497937v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4567-5/traeume-der-gewalt/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375940v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-3753-3/der-traeger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Tosser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72303-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915740v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05527389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111157610-012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846768174_009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23783/21923043.2024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580887" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46499/2227" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843143v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66838-2_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842115v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843149v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842070v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842107v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870767v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623053v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871103v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497948v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871093v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623051v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368770v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354292v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366271v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366260v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366263v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366266v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366239v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366226v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366220v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587972v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849650v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849647v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364853v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371165v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375976v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grebert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450463v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870770v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>