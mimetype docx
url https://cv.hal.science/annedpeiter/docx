--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -127,2595 +127,2604 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitales Magazin der Germanistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.9-27</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2, pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17619/UNIPB/1-2182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitläufertum versus Widerstand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Komparatistik </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Numéro spécial : Suiveurs, traîtres, carriéristes. Figures opportunistes de l'histoire littéraire et cinématographique, pp.145-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Sinn der Pfeile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alma Mater – Journal of Interdisciplinary Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (1), pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29329/almamater.2025.1286.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29329/almamater.2025.1286.1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05378010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsichtbarer Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wissenschaft und Frieden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (1), pp.10-12</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Es bleibt alles beim Alten. Kontinuitätslinien »Hamitischer Theorien« in deutschen Presseberichten vor und während des Genozids an den Tutsi Ruandas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Genozidforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Fokus: Deutschland und der Genozid an den Armeniern, 23 (heft 2), pp.278-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Es bleibt alles beim Alten. Kontinuitätslinien »Hamitischer Theorien« in deutschen Presseberichten vor und während des Genozids an den Tutsi Ruandas</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passport – Media – Deception: Rescue Attempts During the Genocide Against the Tutsi in Rwanda as Reflected in the Autobiography of Yolande Mukagasana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.97-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31648/pl.11876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lippenstift und Fotolinse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gedenkbrücken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Genozidforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Fokus: Deutschland und der Genozid an den Armeniern, 23 (heft 2), pp.278-295</w:t>
+              <w:t xml:space="preserve">, 2025, pp.154-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31648/pl.11876⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Watussi auf dem Wasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordelbingen. Beiträge zur Geschichte der Kunst und Kultur, Literatur und Musik in Schleswig-Holstein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38072/2941-3362/p19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von der Fliege zum Elefanten Oder: Ansätze zu einer Literatur- und Kulturgeschichte der Unverhältnismäßigkeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospero. Rivista di Letterature e Culture Straniere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.111-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/2283-6438/36756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gedenkbrücken</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Kolonialgeschichte und Genozid. Zu Kontinuitätslinien der Darstellung von Tier-Mensch-Beziehungen in deutschen Publikationen und Fotografien zu Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecozon@. European Journal of Literature, Culture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2024.15.2.5381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von »Deutsch-Ostafrika« nach Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iz3w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 405, publication internet + publication papier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritik an medizinisch-psychologischen Konzepten im post-genozidalen Ruanda Zu Gender-Aspekten, kolonialen Perspektiven und der Vergessenheit des Materiellen in autobiografischen Zeugnissen von Esther Mujawayo und Révérien Rurangwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curare : journal of medical anthropology and transcultural psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1-2, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60837/curare.v47i1-2.3838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herausforderungen bei der Digitalisierung und Bereitstellung von Materialien aus kolonialen Kontexten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das offene Bibiotheksjournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5282/o-bib/2024H3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographies de Max Weiss et ethnies rwandaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/FESF4644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Alltag des Tötens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiener Digitale Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25365/wdr-05-02-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vom Bauern zum Jäger, vom Menschen zum Tier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Genozidforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.154-182</w:t>
+              <w:t xml:space="preserve">, 2024, pp.216-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2024.15.2.5381⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hier ist kein Warum!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILT - Interconnected Learning and Teaching. International Journal for Foreign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.22-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47743/ilt-2024-1-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tausche abgebüsste Haft gegen komplette Entschuldung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDES. Zeitschrift für Politik und Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Heft 4, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13109/9783666800405.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Darstellung von Krieg und Befreiung in autobiographischen Zeugnissen von Überlebenden der Shoah und des Tutsizids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatur im Unterricht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24. Jahrgang (Heft 2), pp.181-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasser, Geduld und Tod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frauen und Film. Feministische Ökonomie und Zeitlichkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Heft 71, pp.147-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘… à cause du Journal d’Anne Frank, où on retrouvait les mêmes injustices….’ Überlegungen zur Parallelisierung von Shoah und Tutsizid in autobiographischen Texten von überlebenden Tutsi aus Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peripherie - Politik, Ökonomie, Kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 170/171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mit dem Boot auf dem Trockenen sitzen oder Überlegungen zum apokalyptischen Klima der Normalität und ihrem Wandel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narthex. Heft für radikales Denken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sind wir am Ende ?, 7, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patina zwischen Zerstörung und Ästhetisierung. Fotografische Porträts befreiter Sklavinnen und Sklaven in einem Register der Seychellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fotogeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (162), pp.40-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waren wir nicht früher woanders?&amp;quot; Bilder der Migration in Günter Eichs. Hörspiel &amp;lt;i&amp;gt;Träume&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhiN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, (T)Räume der Migration, Beiheft 18, pp.25-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.216-231</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen &amp;quot;Hier&amp;quot; und &amp;quot;Dort&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berliner Debatte Initial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Heimatkunden, 30, pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47743/ilt-2024-1-3⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radioaktivität, Wahrnehmbarkeitsgrenzen und das Unaussprechliche. Überlegungen zu epistemologischen Darstellungsproblemen in deutschen und US-amerikanischen Science-Fiction-Texten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Germanica Gedanensia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.144-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26881/sgg.2018.38.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24. Jahrgang (Heft 2), pp.181-194</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oberirdische Leere, unterirdische Enge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kritische berichte. Zeitschrift für Kunst- und Kulturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vakanz. Ästhetiken und Semantiken architektonischen Leerstands, 46 (3), pp.92-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An den Grenzen der Sinne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UnderCurrents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Heft 71, pp.147-158</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir geht es immer gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritische Ausgabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinder im Angesicht der Vernichtung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford German Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/0078719114Z.00000000076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Sind wir am Ende ?, 7, pp.14-19</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galizienmythos und französisches Exil. Soma Morgenstern, Manès Sperber, Alexander Granach, Joseph Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spiegelungen : Zeitschrift für deutsche Kultur und Geschichte Südosteuropas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (64), pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (162), pp.40-50</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gehäuse und Traum. Zu Carl Theodor Dreyers Film ‚Dies Irae’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Germanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.110--118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, (T)Räume der Migration, Beiheft 18, pp.25-48</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man lacht, anstatt es zu essen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Elias Canetti à la Bibliothèque Nationale, 61, pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Heimatkunden, 30, pp.56-65</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Totentanz-Motiv in den ‚Letzten Tagen der Menschheit’ von Karl Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art macabre. Jahrbuch der europäischen Totentanz-Vereinigung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freuds Konzepte von ‚Versprecher’, ‚Trauma’ und ‚Verdrängung’ als Ausgangspunkte literarischer Verfahren in den ‚Letzten Tagen der Menschheit’ von Karl Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Recherches Germaniques, 23, pp.47-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...629 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2725,7382 +2734,7382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vom Leben der Fliegen in der Kunst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunst oder Leben? Ästhetisches Lernen in Zeiten globaler Krisen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Österreichisches Forum Deutschdidaktik (ÖFDD) + Universität Innsbruck, Sep 2023, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoah und Tutsizid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mitstreiten. Literarische Solidarität und anti-rassistische Verbündungen. Workshop in Kooperation mit dem Literaturforum im Brecht-Haus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Literaturforum, Brecht-Haus, Undercurrents, Feb 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musik und Genozid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musikalische Praktiken – Soziale Taktiken Zugehörigkeit und Gemeinschaftsbildung, Abgrenzung und Marginalisierung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UdK Berlin, Christine Hoppe (Berlin) / Henrike Rost (Vienne), Sep 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Literaturforum, Brecht-Haus, Undercurrents, Feb 2024, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Und fröhlich sieht er das Insekt / Am Boden leblos ausgestreckt“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Jagdgeschichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maurice Saß, Alanus Hochschule, Sep 2025, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Österreichisches Forum Deutschdidaktik (ÖFDD) + Universität Innsbruck, Sep 2023, Innsbruck, Austria</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idylle und Völkermord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idyllen – Formen und Funktionen im Widerstreit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ines Böker, Universität Paderborn, Sep 2025, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maurice Saß, Alanus Hochschule, Sep 2025, Online, Germany</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déspatialisation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux communs difficiles : L’espace créateur de récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Picker, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ines Böker, Universität Paderborn, Sep 2025, Paderborn, Germany</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Kolonialgeschichte und Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexionen zur deutschsprachigen Gegenwartsliteratur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Leskovec, Filozofska fakulteta Univerze v Ljubljani / Milka Car, Filozofska fakulteta Univerze v Zagrebu, Oct 2025, Lubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Picker, Oct 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vom Bauern zum Jäger, vom Mensch zum Tier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jagdgeschichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Jagdgeschichten, Leibniz Universität Hannover, Alanus Hochschule, May 2024, Virtuelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Leskovec, Filozofska fakulteta Univerze v Ljubljani / Milka Car, Filozofska fakulteta Univerze v Zagrebu, Oct 2025, Lubljana, Slovenia</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Kolonialismus und Völkermord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études germaniques et les études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Homme de Dijon, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made big / made small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breedism and Racism. The Ideological Use of the Animal Body since 1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Historisches Kolleg München, Jul 2024, Munich (Allemagne) (online), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenn jeder jeden kennt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Entgrenzung des Ruralen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technische Universität Dresden, Apr 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l'Homme de Dijon, May 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuples sans espace&amp;quot;, &amp;quot;Peuples en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Welt in Krise(n). Sprache(n) und Gesellschafte(n) in Bewegung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans; Université de Poitiers: laboratoires REMELICE, MIMMOC, FE2C, May 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Historisches Kolleg München, Jul 2024, Munich (Allemagne) (online), Germany</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’était vital de retravailler tout de suite, après le génocide. C’était vital, vital.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VON DER KRISE ZUR INNOVATION Interdisziplinäre Fachtagung für Politikwissenschaft, Politische Bildung und Soziale Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholische Hochschule NRW + DVPW, Sektion „Politikwissenschaft und Politische Bildung“, Mar 2024, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Forum Jagdgeschichten, Leibniz Universität Hannover, Alanus Hochschule, May 2024, Virtuelle, Germany</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Pour tuer sans vacillation autant d’humains, il fallait détester sans indécision.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„Upbringing, training, and education in the military from antiquity to the present. Institutions, protagonists, practices, and concepts in a comparative perspective”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Deflers / Marcus Stiebing (Universität der Bundeswehr + Universität Stuttgart), Sep 2024, Stuttgart (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans; Université de Poitiers: laboratoires REMELICE, MIMMOC, FE2C, May 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Straßenbau, Straßengespräch, Straßensperre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strassenbilder. La rue dans la littérature et les arts de l’espace germanophone XIXe XXe XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Strassburg; Universität Lorraine; CRINI; Société Goethe de France; CEGIL, Mar 2024, Strassburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Katholische Hochschule NRW + DVPW, Sektion „Politikwissenschaft und Politische Bildung“, Mar 2024, Köln, Germany</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the greatness of intelligence and the baseness of stupidity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Why Intelligence? The political and social roots of a scientific object</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitä Erfurt; Chair for the History of Science, Feb 2024, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Deflers / Marcus Stiebing (Universität der Bundeswehr + Universität Stuttgart), Sep 2024, Stuttgart (Germany), Germany</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">...je n'ai envie que de les mitrailler!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschlechterzuschreibungen der (Un-)Versöhnlichkeit / Gender Attributions of (Ir-)Reconciliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lehrstuhl für Neuere und NeuesInstitut für Geschichtswissenschaft, Rheinische Friedrich-Wilhelms-Universität Bonnn, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Strassburg; Universität Lorraine; CRINI; Société Goethe de France; CEGIL, Mar 2024, Strassburg, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Genozid an den Tutsi Ruandas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linke Buchtage Berlin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linke Buchtage Mehringdamm, May 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universitä Erfurt; Chair for the History of Science, Feb 2024, Erfurt, Germany</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strassensperren und Passkontrollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fight or Flight. The archeology of space, mobility and violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität Berlin, Apr 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lehrstuhl für Neuere und NeuesInstitut für Geschichtswissenschaft, Rheinische Friedrich-Wilhelms-Universität Bonnn, Feb 2024, Bonn, Germany</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenn Genozide miteinander verglichen werden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA RECHERCHE EN ÉTUDES GERMANIQUES : ZUR LAGE DER FORSCHUNG IN DER FRANZÖSISCHEN GERMANISTIK: ÉTAT DES LIEUX, HÉRITAGES ET PERSPECTIVES TRADITIONEN, BESTANDSAUFNAHME UND ZUKUNFTSFRAGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGES, Université de Toulouse, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Linke Buchtage Mehringdamm, May 2024, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Name lists, betrayal, genocide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denunciation. Creating a culture of fear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tartu, Jun 2024, Tartu (Estonie) (online), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Freie Universität Berlin, Apr 2024, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen nationaler Selbststilisierung und Selbstviktimisierung.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heritage Exchanges between Southeastern Europe and the German-language Sphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Graz, Nov 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AGES, Université de Toulouse, Jun 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur ‘Naturalisierung’ von Katastrophenerfahrung zwischen Zweitem Weltkrieg und Kaltem Krieg am Beispiel westdeutscher und US-amerikanischer Science-Fiction-Texte (1945-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'AGES : Catastrophes,menaces et risques naturels / Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELIS; MSH Clermont Ferrand, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Tartu, Jun 2024, Tartu (Estonie) (online), Estonia</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der akustische Tod. Zu medizinischen Fantasien in GünterEichs Hörspiel ‚Träume‘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Noise of Medicine. Transdisziplinäre Perspektiven auf akustische Phänomene in der Medizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Innsbruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitler-Merkel, Pétain-Macron, die Résistance und der Genozid an Ungeimpften</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Trans)nationale Erinnerungsräume. Die deutsch-französische Freundschaft als Fallstudie für das Forschungsgebiet der memory studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RWTH Aachen, May 2023, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Churches and Latrines as Mass Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Death – past and present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Kopenhagen, Centre for Privacy Studies, Oct 2023, Kopenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitlers Vorgänger oder « Reising, Boineburg: die heutigen Diktatoren in nucleo ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„Das Unglück von Gymnasiasten“? Robert Musil in Didaktik und Pädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert-Musil-Institut für Literaturforschung / Kärntner Literaturarchiv (RMI/KLA) / Forschungsprojekt MUSIL ONLINE – interdiskursiver Kommentar (FWF-Projektnummer P 30028-G24) / Österreichisches Kompetenzzentrum für Deutschdidaktik (Austrian Educational Competence Center / AECC Deutsch) / Alpen-Adria-Universität Klagenfurt (AAU), Mar 2023, Online-Tagung, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;q&amp;gt;Hier ist kein Warum!&amp;lt;/q&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichtsdidaktisch forschen. Theorie und Empirie im Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arbeitskreis "Geschichtsdidaktik theoretisch" und Arbeitskreis "Empirische Geschichtsunterrichtsforschung" der KGD, Oct 2023, Köln, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gewalt an Tieren. Gewalt an Menschen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiere als kulturelles Erbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Landesheimatbund Sachsen-Anhalt e. V. + Martin-Luther-Universität Halle-Wittenberg + Zentralmagazin Naturwissenschaftlicher Sammlungen der Martin-Luther-Universität Halle-Wittenberg, Sep 2023, Halle, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Wir standen vor vollendeten Tatsachen, die wir vollenden mussten, wenn ich mal so sagen darf. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klären, Streiten, Argumentieren - Aktuelle Perspektiven der Argumentationsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AG Sprechwissenschaft + Institut für Germanistische Sprachwissenschaft Philipps-Universität Marburg, Oct 2023, Marburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of wax figures, invisible rays and Hiroshima.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NUCLEAR HERITAGE IN EAST-CENTRAL EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leipnitz-Institut für Geschichte und Kultur des östlichen Europa, Dec 2023, Potsdam (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidirektionale Erinnerungen in den Graphic Novels „Full Stop. Le génocide des tutsi du Rwanda“, „La fantaisie des Dieux. Rwanda 1994“ und „Rwanda, 1994“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Contestation and Convergence. Multidirectional Memorys of the Holocaust and Colonialism in Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfred Toepfer Foundation + Deutsche Zeitschrift für europäisches Denken MERKUR, Oct 2023, Gut Siggen (online), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Ordnung des Unnormalen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kolloquium zur Polizeigeschichte: Polizei und autoritäre Ordnungen: Praxis, Alltag und Erinnerung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evangelische Akademie der Nordkirche in Kooperation mit Polizeimuseum Hamburg und Stiftung Hamburger Gedenkstätten und Lernorte, Jul 2023, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wie Bildträger postkolonial werden können</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KOLONIALE KONTEXTE IN BIBLIOTHEKEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Staatsbibliothek zu Berlin – Preußischer Kulturbesitz, Nov 2023, Berlin (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etc. etc. etc. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autosoziobiografie und Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Netzwerk Bourdieu in den Geisteswissenschaften, Universität Wien, Oct 2023, Wien / Online, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ab in die Heia! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frühkindliches Spiel und literarische Rezeption – interdisziplinäre Perspektiven auf (immersive) Medien zur literarischen Sozialisation von Kindern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pädagogische Hochschule Schwäbisch Gmünd, Mar 2023, Schwäbisch Gmünd, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les nourrissons ne pouvaient rien comprendre du pourquoi des souffrances ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichtsdidaktik empirisch 23 |</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Basel, Sep 2023, Basel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Kertész, erinnerungspolitisch gelesen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mental maps, hot spots und hot spaces. Literarisches Schreiben als Arbeit am Gedächtnis in Ost- und Ostmitteleuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGO-Fachgruppe Literatur- und Kulturwissenschaft, Universität Leipzig, Nov 2023, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ils m'ont tué, moi et toute ma famille […], mais je ne suis pas mort. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Totentanz und Ars moriendi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europäische Totentanz-Vereinigung Danses Macabres d'Europe, Bundesrepublik Deutschland e. V., Jul 2023, Lübeck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kollektive Ess-Phantasien und nationalsozialistische Hunger-Politik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tage der historischen Kochkultur: TAGUNG VOM KEIL ZUM BUCH ZUM BLOG DAS KOCHBUCH FORM UND FUNKTION EINER TEXTGATTUNG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KRAHULETZ-MUSEUM, EGGENBURG, Apr 2023, Eggenburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenn der Wind bläst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Militaria-Tag VII: Das Militär in krisenhaften Zeiten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMS - Centre for Military Studies, Universität Graz, Apr 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur Inszenierung des Unverbundenen in Aufzugs-Szenen am Beispiel von Charlie Chaplins « The fireman » und Truffauts « Fahrenheit 451 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aufzüge im Film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fernuniversität Hagen, Nov 2023, Hagen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la crise - Guerra è sempre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'après-conflit. Approche croisée: justice, institutions, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Sep 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, DGO-Fachgruppe Literatur- und Kulturwissenschaft, Universität Leipzig, Nov 2023, Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furchtbar blühende Normalität</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flower Power. Blossoms and Petals between Beauty, Classification and Dominance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität München, May 2023, München, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Staatsbibliothek zu Berlin – Preußischer Kulturbesitz, Nov 2023, Berlin (DE), Germany</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehnsuchtswaren aus der Kiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berlins Weg in die Moderne. Eine Stadt am Schnittpunkt kolonialer Warenströme und Sehnsüchte (1763–1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiKo_21 + Europa-Universität Viadrina, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Evangelische Akademie der Nordkirche in Kooperation mit Polizeimuseum Hamburg und Stiftung Hamburger Gedenkstätten und Lernorte, Jul 2023, Hamburg, Germany</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Arbeit des Tötens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gewaltbezogene Lebensformen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Sozialforschung Frankfurt/M., Jun 2023, Frankfurt/M., Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pädagogische Hochschule Schwäbisch Gmünd, Mar 2023, Schwäbisch Gmünd, Germany</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Spass, mich in diesem spannenden Spiel um mich selbst zu verbessern. ‘ Erzähltheoretische Überlegungen zu autobiographischen Zeugnissen überlebender Tutsi und Juden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spannung im Text</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Netzwerk Bourdieu in den Geisteswissenschaften, Universität Wien, Oct 2023, Wien / Online, Austria</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohl, Mitterrand und die „tribale Gewalt“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die verborgene Seite des Menschen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Angers, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Basel, Sep 2023, Basel, Switzerland</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KI Text = Intertexte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KI – Text und Geltung. Wie verändern KI-Textgeneratoren wissenschaftliche Diskurse?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zentrum verantwortungsbewusste Digitalisierung (ZEVEDI) + Technische Universität Darmstadt, Aug 2023, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AG Sprechwissenschaft + Institut für Germanistische Sprachwissenschaft Philipps-Universität Marburg, Oct 2023, Marburg, Germany</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Fliege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forschungskolloquium Klassik Stiftung Weimar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klassik Stiftung Weimar, Anna-Amalia-Bibliothek Weimar, Jun 2023, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leipnitz-Institut für Geschichte und Kultur des östlichen Europa, Dec 2023, Potsdam (Germany), Germany</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos futurs: prévention de génocides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit des chercheurs / chercheuses: Nos futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Sep 2023, St Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alfred Toepfer Foundation + Deutsche Zeitschrift für europäisches Denken MERKUR, Oct 2023, Gut Siggen (online), Germany</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Last auf ihren Schultern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klassenkörper. Zur Körpergeschichte sozialer Ungleichheit, 1770er bis 1870er Jahre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FernUniversität in Hagen, Lehrgebiet für Geschichte der Europäischen Moderne, May 2023, Hagen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität München, May 2023, München, Germany</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration – Krieg – Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration in der Moderne: Systeme – Wege – Erfahrungen – Konflikte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archiv für Sozialgeschichte (Archiv der sozialen Demokratie der Friedrich-Ebert-Stiftung), Oct 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, HiKo_21 + Europa-Universität Viadrina, Sep 2023, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genozid und antichronologisches Erzählen. Zum Konzept der ‘extremen Grundlosigkeit’ in autobiographischen Texten überlebender Tutsi und Juden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jenseits des Zeitstrahls: Wie wir die Geschichte (auch des Mittelalters) anders schreiben können / Beyond the Timeline: How to Write History (For Example of the Middle Ages) in Different Ways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Erfurt; Max-Weber-Kolleg, May 2022, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut für Sozialforschung Frankfurt/M., Jun 2023, Frankfurt/M., Germany</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ces cachettes étaient surtout là pour nous rassurer ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Körper im Ausnahmezustand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Bielefeld, May 2023, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Graz, Nov 2023, Graz, Austria</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hate-speach im Tutsizid in Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fake news und hate speech als gesellschaftliche Herausforderungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Kirschner; Autonome Hochschule Ostbelgien; Institut für Demokratiepädagogik, Oct 2022, Lontzen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CELIS; MSH Clermont Ferrand, Jun 2021, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bomben in der Stille. Zur Rezeption von Atombombentests im Pazifik in US-amerikanischen Propaganda-Filmen und -Fotos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vermittlung von Geschichte, Kultur und Geographie der Pazifischen Inselstaaten. Bestandsaufnahme, Erneuerungen und Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moritz Pöllath; Université Munich, Lehrstuhl für Geschichtsdidaktik und Public History, Nov 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Innsbruck, Germany</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Überzeugen ist unfruchtbar’. Zu verschwörungsreligiösen Rechtfertigungsstrategien von Gewalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Rechtfertigen und Überzeugen als strategisch-kommunikatives Handeln in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathis Lessau; Husserl-Archiv; Université Basel, Suisse, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RWTH Aachen, May 2023, Aachen, Germany</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Impfen macht frei.’ Überlegungen zu Erinnerungsräumen und -konstrukten in Memes westeuropäischer « Corona-Leugner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitale Bilderkämpfe: Workshop zur philosophischen und interdisziplinären Mem-Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Kopenhagen, Centre for Privacy Studies, Oct 2023, Kopenhagen, Denmark</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunger und Durst im « Genozid der Nähe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hungern, Verhungern, Aushungern. Ressourcenentzug als Gewalt 1914-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLF-Forschungsgruppe „Gewalt-Zeiten: Temporalitäten von Gewaltunternehmungen“, Universität Hamburg, Helmut-Schmidt-Universität / Universität der Bundeswehr Hamburg und dem Institut für die Geschichte der deutschen Juden, Nov 2022, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Robert-Musil-Institut für Literaturforschung / Kärntner Literaturarchiv (RMI/KLA) / Forschungsprojekt MUSIL ONLINE – interdiskursiver Kommentar (FWF-Projektnummer P 30028-G24) / Österreichisches Kompetenzzentrum für Deutschdidaktik (Austrian Educational Competence Center / AECC Deutsch) / Alpen-Adria-Universität Klagenfurt (AAU), Mar 2023, Online-Tagung, Austria</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Impfen macht frei. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitale Bilderkämpfe: Workshop zur philosophischen und interdisziplinären Mem-Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Philosophie, Technische Universität Darmstadt, Nov 2022, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Arbeitskreis "Geschichtsdidaktik theoretisch" und Arbeitskreis "Empirische Geschichtsunterrichtsforschung" der KGD, Oct 2023, Köln, Germany</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;q&amp;gt;C’était devenu un aller-de-soi&amp;lt;/q&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Rechtfertigen und Überzeugen als strategisch-kommunikatives Handeln in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albert-Ludwigs-Universität Freiburg, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Landesheimatbund Sachsen-Anhalt e. V. + Martin-Luther-Universität Halle-Wittenberg + Zentralmagazin Naturwissenschaftlicher Sammlungen der Martin-Luther-Universität Halle-Wittenberg, Sep 2023, Halle, Germany</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fensterblicke auf den Genozid. Zum Verhältnis von Wohnzimmern und Konzentrationslagern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space in Holocaust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, En visioconférence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Angers, Nov 2023, Angers, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunger und Durst im ‘Genozid der Nähe’. Zu Zeugnissen überlebender Tutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hungern, Verhungern, Aushungern. Ressourcenentzug als Gewalt 1914-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hambourg, Nov 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Munich, Germany</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bett und Schlaf samt ihrer Accessoires. Diskursanalytische Zugänge zur Darstellung von früher Kindheit in französischen Bilderbüchern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « Kleinkinder und frühe Kindheit in Europa nach 1945 / Young Children and Early Childhood in Europe post 1945 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’histoire de l’Université de Heidelberg, Nov 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Zentrum verantwortungsbewusste Digitalisierung (ZEVEDI) + Technische Universität Darmstadt, Aug 2023, Darmstadt, Germany</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erinnerungsarbeit und Erfahrungsarmut in der Pandemie. Zu philologischen Bruchstücken der gegenwärtigen Krise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Ette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systemrelevant ? Literatur und Arbeit in der Coronakrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Innsbruck, Nov 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Klassik Stiftung Weimar, Anna-Amalia-Bibliothek Weimar, Jun 2023, Weimar, Germany</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konsum und Obsoletheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konsumgeschichte, Konsumentengeschichte, Konsumpolitik seit den 1972er Jahren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Trèves, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Sep 2023, St Denis de La Réunion, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropozän und Atomkrieg. Zum Topos des Zeitenendes in science-fiktionalen Texten westdeutscher und US-amerikanischer AutorInnen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropozäne Literatur. Genres und Poetik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Université Vechta, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FernUniversität in Hagen, Lehrgebiet für Geschichte der Europäischen Moderne, May 2023, Hagen, Germany</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The garden between art and trenches. About Eva and Victor Klemperer's garden concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jews and Garden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JewishGardenBerlin et Philipp Nielsen, Jun 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archiv für Sozialgeschichte (Archiv der sozialen Demokratie der Friedrich-Ebert-Stiftung), Oct 2023, Bonn, Germany</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troglodyten des atomaren Zeitalters. Zur Rückkehr der Urgeschichte in science-fiktionalen Kriegsszenarien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Gegenwärtigkeit der Urzeit. Bilder und Visionen prähistorischen Lebens vom 19. bis ins frühe 20. Jahrhundert, 18 septembre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Basel/Université Munich, Sep 2020, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Erfurt; Max-Weber-Kolleg, May 2022, Erfurt, Germany</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) de violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bureaux d'histoire. Nuit des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Sep 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Bielefeld, May 2023, Bielefeld, Germany</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) de violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche DIRE de l'Université de La Réunion; BTCR, Dec 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mathis Lessau; Husserl-Archiv; Université Basel, Suisse, May 2022, Freiburg, Germany</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomares Pompeji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotionen, Politik und Medien in der Zeitgeschichte / Emotions, politique et médias à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität des Saarlandes, Lettres - Sorbonne Université, Europäische Zeitgeschichte, GIRAFFFD, Oct 2018, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Darmstadt, Germany</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction lors du vernissage de l'exposition &amp;quot;Le porteur à l'époque coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen, photographischen, filmischen und künstlerischen Rezeption einer 'tragenden' Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne D. Peiter; Sonja Malzner; Pauline Grebert, May 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sabrina Kirschner; Autonome Hochschule Ostbelgien; Institut für Demokratiepädagogik, Oct 2022, Lontzen, Belgium</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kongolesische Träger und 'zivilisatorischer Fortschritt' im Bericht der belgischen Entquête-Kommission (1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen, photographischen, filmischen und künstlerischen Rezeption einer 'tragenden' Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Moritz Pöllath; Université Munich, Lehrstuhl für Geschichtsdidaktik und Public History, Nov 2022, Munich, Germany</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleine Einführung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen, photographischen, filmischen und künstlerischen Rezeption einer 'tragenden' Figur der Kolonialgeschichte / Le porteur. A propos de la réception littéraire, photographique, filmique et artistique d’une figure porteuse de l’histoire coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des sociétés de l'Océan Indien; Bibliothèque Départementale de la Réunion, May 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Albert-Ludwigs-Universität Freiburg, May 2022, Freiburg, Germany</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves de violence. National-socialisme, colonialisme, guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bureaux d'histoire, Nuits des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LLF-Forschungsgruppe „Gewalt-Zeiten: Temporalitäten von Gewaltunternehmungen“, Universität Hamburg, Helmut-Schmidt-Universität / Universität der Bundeswehr Hamburg und dem Institut für die Geschichte der deutschen Juden, Nov 2022, Hamburg, Germany</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) sans témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoignage et intermedialité 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grazia Berger; Isabelle Meuret; Chiara Nannicini; Hubert Roland, Nov 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut für Philosophie, Technische Universität Darmstadt, Nov 2022, Darmstadt, Germany</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunkermüll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uncanny futures. Speculative ecologies of waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Delmenhorst, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, En visioconférence, Germany</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sich gegenseitig beim Namen rufen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de l’amitié Poetiken der Freundschaft in Deutschland und Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katja Schubert + Judith Kasper, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Hambourg, Nov 2022, Hambourg, Germany</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le porteur à l'époque coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du patrimoine 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Sep 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’histoire de l’Université de Heidelberg, Nov 2022, Heidelberg, Germany</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jüdische Geheimhaltung&amp;quot; und geheimpolizeiliche Hausdurchsuchungen im Spiegel der Tagebücher Victor Klemperers (1933-45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juden und Geheimnis. 22. Internationale Sommerakademie des Instituts für jüdische Geschichte Österreichs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Wien, Austria. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Innsbruck, Nov 2021, Innsbruck, Austria</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veralltäglichung und Shoah. Überlegungen zu Fotos von jüdischen Kindern aus Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Das Ende der Kindheit? Jüdische Kindheit und Jugend ab 1900"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für jüdische Geschichte Österreichs, Jul 2014, Wien, Austria. pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Trèves, Germany</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au sommet de la singularité. La conquête de l’Himalaya dans la littérature des alpinistes de langue allemande 1918 à 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempêtes, naufrages et pirates dans l’océan Indien : accidents réels ou péripéties fictives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lille, France. pp.191-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Université Vechta, Germany</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handeln mit der Farbe. Georg Forsters ‚Reise um die Welt’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fremdheit und Interkulturalität. Georg Forster als interkultureller Autor.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, JewishGardenBerlin et Philipp Nielsen, Jun 2020, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitschepatsche, pitschepatsch !' oder: Der 'neue Mensch' im alten Gewand. Zu DEFA-Verfilmungen grimmscher Märchen in den 1950er und 1960er Jahren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Der neue Mensch. Ein politisches Leitbild der frühen DDR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Leipzig, Germany. pp.231-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Basel/Université Munich, Sep 2020, Basel, Switzerland</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fremde Federn. Zur Bedeutung der Farbe Rot für die Handelsbeziehungen zwischen Europäern und Tahitianern in Georg Forsters ‚Reise um die Welt’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Erkenntniswert Farbe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Sep 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de concepts patriarcaux. Les définitions du vagabond dans la criminalistique de langue allemande de la fin du 19e siècle au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et dynamiques interculturelles : La transmission / Gender and Intercultural Dynamics : Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Saint-Denis, La Réunion. pp.51--60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche DIRE de l'Université de La Réunion; BTCR, Dec 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mein ständiger Verdacht und Stachel : wir (die RDA) kennen nicht das wirkliche Frankreich&amp;quot;. Deutsche in der französischen Résistance im Spiegel der Tagebücher Victor Klemperers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Histoires et mémoire des allemands dans la Résistance française"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Étienne, France. pp.63-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität des Saarlandes, Lettres - Sorbonne Université, Europäische Zeitgeschichte, GIRAFFFD, Oct 2018, Saarbrücken, Germany</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je ne suis pas une image&amp;quot;. Corps et langage chez Trude Ohrt-Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Les langues fictives dans la littérature, la BD et le cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne D. Peiter; Sonja Malzner; Pauline Grebert, May 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche d'un champ anhistorique : mise en place de tabous allemands ; les exemples de Leni Riefenstahl et Albert Speer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débats tabous d’après-guerre et leur résurgence dans la littérature de langue allemande à la fin du XXe et au début du XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lyon, France. pp.112--122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire des sociétés de l'Océan Indien; Bibliothèque Départementale de la Réunion, May 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umwege als Methode der Gesellschafts- und Machtkritik. Zum Werk von Karl Kraus, Elias Canetti, Edgar Hilsenrath, Imre Kertész und Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzen der Zentralität – Zur Dynamik von Zentren und Peripherien. Limites de la centralité – La dynamique des centres et des périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.153-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auf der Höhe des Leidens. Zu Collagen von Duccio Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnitt, Bruch, Riss. Deutungspotentiale von Trennungsmetaphorik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eroberung der Bilder. Die Filmemacherin und Fotografin Leni Riefenstahl zwischen Wehrmachtspropaganda und Afrikainszenierung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vom Gegner lernen. Transferts d’expérience d’occupation en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Géorgie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Grazia Berger; Isabelle Meuret; Chiara Nannicini; Hubert Roland, Nov 2018, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gipfel der Einzigartigkeit und koloniale Eroberung. Zur deutschsprachigen Bergsteigerliteratur über den Himalaya 1919-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postkoloniale Gesellschaftswissenschaften. Eine Zwischenbilanz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Delmenhorst, Germany</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chameaux féminins, des chevaux masculins et des ânes têtus. La dialectique de l’homme et de l’animal dans le discours orientaliste de langue allemande au 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le Féminin en Orient et en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Saint Denis, La Réunion. pp.177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Katja Schubert + Judith Kasper, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inseln auf den Inseln. Grenzziehungen in Georg Forsters ‘Reise um die Welt’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Inseln, Archipele, Atolle. Ordnungen des Insularen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Mannheim, Germany. pp.169-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Sep 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Shoah before the Shoah. The Literary Technique of Allusion in Elias Canetti’s Autobiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "German Life Writing in the Twentieth Century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nottingham, United Kingdom. pp.92--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Wien, Austria. pp.n.c</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">... auf die Spitze getriebene Individuen in ihrer Geschiedenheit darstellen&amp;quot;. Interkulturelle Missverständnisse im Werk von Balzac und Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Literatur, Kultur, Verstehen. Neue Perspektiven ind er interkulturellen Literaturwissenschaft"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Duisburg, Germany. pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lille, France. pp.191-208</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimweh nach Auschwitz&amp;quot;. Komik und Lachen in der Shoah-Literatur seit 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La mémoire de la Shoah et le rire - Questions et controverses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France. pp.197--208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut für jüdische Geschichte Österreichs, Jul 2014, Wien, Austria. pp.26-33</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comic citation as Subversion. Intertextuality in ‘Die Blendung’ and Masse und Macht’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Worlds of Elias Canetti: Centenary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, London, United Kingdom. pp.171--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kassel, Germany</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits et soumission. Les techniques d’interrogatoire de la STASI dans les thèses de doctorat de la Juristische Hochschule Potsdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Culture(s) et conflit(s), cultures en conflit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.129--138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Leipzig, Germany. pp.231-249</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistic Processes of Understanding among Language, Sign and Image. Selected Pictures by Trude Fumo / Künstlerische Verstehensprozesse zwischen Sprache, Zeichen und Bild. Zu ausgewählten Bildern der Malerin Trude Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Creating Knowledge: Innovation Strategies for Designing Urban Landscapes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hannovre, Germany. pp.96--107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint-Étienne, France. pp.63-80</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Broch und Elias Canetti. Wer war Lehrer, wer war Schüler ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque internaitonal "Hermann Brochs literarische Freundschaften"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Veszprém, Hungary. pp.139--150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Saint-Denis, La Réunion. pp.51--60</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shylock im Exil. Zu Alexander Granachs Autobiographie Da geht ein Mensch und Karl Emil Franzos' Roman Der Pojaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils, migrations, création - Perspectives transculturelles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.127--142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto, Auto über alles!’ oder, Die natürliche Ordnung des Unnormalen’. Alltag und naionalsozialistischer Terror in Victor Klemperers Tagebüchern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Im Pausenraum des "Dritten Reiches": zur Populärkultur im nationalsozialistischen Deutschland"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Berlin, Germany. pp.247--258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...1172 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10110,167 +10119,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirche und Tutsizid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ritual – Material – Raum. Geschichte und Gegenwart christlicher Ding- und Raumpraktiken</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Koblenz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscripts under the ashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studying Written Artefacts: Challenges and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10280,732 +10289,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Genozid an den Tutsi Ruandas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Büchnerverlag, pp.380, In press, 978-3-96317-946-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Ausnahmezustand ist der Normalzustand. Corona-Texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Ette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Büchner-Verlag, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brumes et grilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Indianocéaniques (PIU), pp.182, 2020, 978-2-490596-18-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Träume der Gewalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcript-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1100, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02284457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Träger. Zu einer “tragenden” Figur der Kolonialgeschichte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Transcript, 2018, 978-3-8376-3753-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunst und Gitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Cathay, 72, 2018, Monika Gänssbauer; Isabel Hess-Friemann, 978-3-89733-452-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gewaltige Details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne D. Peiter. 10, pp.109, 2018, Komik und Gewalt / Comic and Violence / Comique et Violence, 978-3-89733-472-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Für eine Kulturgeschichte des Trägers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transcript-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1100, 2019</w:t>
+              <w:t xml:space="preserve">, In press, Der Träger. Zu einer 'tragenden' Figur der Kolonialgeschichte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonja Malzner</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komik, Bild, Gewalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Transcript, 2018, 978-3-8376-3753-3</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projektverlag, 9, pp.103, 2016, Komik und Gewalt / Comic and Violence / Comique et Violence, 978-3-89733-403-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Edition Cathay, 72, 2018, Monika Gänssbauer; Isabel Hess-Friemann, 978-3-89733-452-6</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ironie comme arme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Williams-Wanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peiter, Anne D. and Williams-Wanquet, Eileen. 2011, 978-3-89733-236-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...268 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11015,6106 +11024,6106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitutsismus und Antisemitismus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Winfried Eckel, Christiane Solte-Gresser et Laura Vordermayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Komparatistik. Jahrbuch der Deutschen Gesellschaft für Allgemeine und Vergleichende Literaturwissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Aisthesis Verlag, pp.145-168, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehnsuchtswaren aus der Kiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel Eleazar Wendt, Felix Töppel, Lilja-Ruben Vowe, Klaus Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berlins Weg in die Moderne. Koloniale Warenströme und Sehnsüchte, 1713-1918</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, transcript, pp.305-328, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impfen macht frei , Überlegungen zu Erinnerungsräumen und - konstrukten in Memen westeuropäischer &amp;quot;Corona-Leugner:innen&amp;quot; am Beispiel von Deutschland und Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kai Denker; Nick Nestler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitale Bilderkämpfe. Zur politisch-strategischen Kommunikation mit Memen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript, pp.209-227, 2025, 978-3-8394-7701-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verschwörungsreligiöser Negationismus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp McLean; Jörg van Norden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geschichte als Kritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wochenschau Wissenschaft, pp.301-317, 2025, 978-3-7566-1704-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erinnerungen des „Dazwischen“. Zum erinnerungspolitischen Umgang mit dem Genozid an den Tutsi Ruandas im Kontext des Shoah-Gedenkens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Braun-Beneke; Nicolai Glasenapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Vielschichtigkeit des Erinnerns. Literatur- und medienwissenschaftliche Analysen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. B. Metlzer Verlag, pp.303-323, 2025, Abhandlungen zur Literaturwissenschaft, 978-3-662-72302-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-72303-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein Debüt und seine zerrissenen Ketten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katrin Dautel, Carola Hilmes, Peter C. Pohl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literarische Debüts revisited. Ästhetiken – Konstellationen – Diskurse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.115-129, 2025, 978-3-0343-5009-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b22004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Transcript, pp.209-227, 2025, 978-3-8394-7701-4</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KI-Texte = Intertexte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerhard Schreiber, Lukas Ohly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KI-Text. Diskurse über KI-Textgeneratoren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.273-290, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b22004⟩</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genozid und antichronologisches Erzählen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Seeberger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond the Timeline: Resetting Historiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.217-234, 2024, 9783111154749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111157610-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faim, la soif et le vide social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Magnot-Ogilvy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature. Spectres de la faim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXVII, Editions Droz, pp.297-312, 2024, 979-1-090-45512-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration – Krieg – Genozid, Zur Migrationserfahrung in autobiografischen Texten von Überlebenden des Genozids an den Tutsi Ruandas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Sozialgeschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, , pp.317-338, 2024, Migration in der Moderne, Wege – Orte – Erfahrungen, 978-3-8012-4300-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, XXXVII, Editions Droz, pp.297-312, 2024, 979-1-090-45512-2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodale Verschwörungs-Solgans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regina Bergmann / Joanna Szczęk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texträume und Raumtexte intermedial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.207-230, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;q&amp;gt;C’était devenu un aller-de-soi&amp;lt;/q&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer, Alexander / Lessau, Mathis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Über das Rechtfertigen und Überzeugen in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Fink, pp.127-152, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783846768174_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fensterblicke auf den Genozid. Zum Verhältnis von Wohnzimmern und Konzentrationslagern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Klei, Janine Fubel, Annika Wienert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space in holocaust Research, A Transdisciplinary Approach to Spatial Thinking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.277-294, 2024, 9783111078144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoah und Tutsizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Detlef Haberland; Joanna Szczęk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Mitteleuropäische Germanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Praesens Verlag, pp.380-382, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23783/21923043.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Revierstube ist wie ein Gefäss, das nicht überlaufen darf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Pfütsch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Rolle der Pflege in der NS-Zeit. Neue Perspektiven, Forschungen und Quellen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.341-368, 2024, 978-3-515-13226-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verschwörungsmythen, ethnische Ursprungslegenden und der Tutsizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Dorrer; Axel Fliethmann; Alison Lewis; Christiane Weller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verschwörung. Conspiracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rombach Wissenschaft – ein Verlag in der Nomos Verlagsgesellschaft, pp.119-140, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783988580887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bomben in der Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moritz Pöllath. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didaktische Perspektiven auf die Geschichte und Kultur des Pazifik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wochenschau Wissenschaft, pp.114-136, 2024, 978-3-7566-1615-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46499/2227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KI-Texte = Intertexte?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gerhard Schreiber, Lukas Ohly. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.273-290, 2024</w:t>
+              <w:t xml:space="preserve">Kathrin Burghardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KI – Text und Geltung. Wie verändern KI-Textgeneratoren wissenschaftliche Diskurse?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeGruyter, pp.275-290, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la crise – Guerra è sempre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludivine Thouverez; Anne Cousson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’après-conflit. Approche croisée : justice, institutions, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.15-26, 2023, Transition &amp; Justice, 38, 978-2-37032-379-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.277-294, 2024, 9783111078144</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein Debüt und seine zerrissenen Ketten. Zu Elias Canetti Erstlingsroman ‘Die Blendung’ (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katrin Dautel; Peter Pohl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debütromane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invektiven im Genozid. Zu Zeugnissen von überlebenden Tutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heidrun D. Kämper; Simon Meier-Vieracker; Ingo H. Warnke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invective discourse. Diskursmuster – Discourse Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2023, 9783111146133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23783/21923043.2024⟩</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beispiellos Beispielhaftes. Zu Vorbildern in autobiographischen Erinnerungstexten von Überlebenden der Shoah und des Tutsizids in Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Schütte; Jürgen Nielsen-Sikora. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wem folgen ? : Über Sinn, Wandel und Aktualität von Vorbildern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. B. Metzler, pp.169-184, 2023, Kindheit – Bildung – Erziehung. Philosophische Perspektiven, 978-3-662-66838-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-66838-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Die Revierstube ist wie ein Gefäss, das nicht überlaufen darf.</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieblingsbäume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stiftung AlltagForschungKunst; hg. von Hille von Seggern und Timm Ohrt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das LieblingsBäumeArobetum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierstimmen vor den Verstummten. Zur Zeugnisliteratur von Überlebenden des Genozids in Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanne Rode-Breymann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jenseits der vox humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Überzeugen ist unfruchtbar’. Zu verschwörungsreligiösen Rechtfertigungsstrategien von Gewalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathis Lessau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Rechtfertigen und Überzeugen als strategisch-kommunikatives Handeln in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill-Verlag, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Revierstube ist wie ein Gefäss, das nicht überlaufen darf’. Ärzte, Kranke und ihre Räume in Zeugnissen von Überlebenden des Vernichtungslagers Treblinkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Pfütsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Rolle der Pflege in der NS-Zeit. Neue Perspektiven, Forschungen und Quellen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.341-368, 2024, 978-3-515-13226-8</w:t>
+              <w:t xml:space="preserve">Medizin, Gesellschaft und Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, Franz Steiner Verlag, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verschwörungsreligiöser Negationismus. Überlegungen zum Zusammenhang von Konsum, Antisemitismus und Pandemie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philipp McLean; Jörg van Norden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritik und Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasser, Geduld und Tod. Zu einer Ökologie der Zeit in Kanito Shindos Film ‚Die nackte Insel‘ (1960)‘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Kuhn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frauen und Film. (Feministische) Ökonomie und Zeitlichkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2023, 9783111146133</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genormtes Leben unter der Erde. Bunkerphantasien und Baukonzepte in der Sciene-Fiction-Literatur des Kalten Krieges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manfred Seifert; Thomas Schindler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Band der Hessischen Blätter für Volks- und Kulturforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Jonas Verlag, pp.165-182, 2022, Wohnen jenseits der Normen, 978-3-89445-592-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, DeGruyter, pp.275-290, 2023</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">…too dumb to hear or see or say anything at all’. Postkoloniale Lektüren von Taubheit und Stummheit am Beispiel von deutscher Kolonialliteratur und von Miloš Formans Film « One flew over the cuckoo’s nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Andrea Schmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehörlosengeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus-Verlag, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Picker</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomkrieg als planetarischer Mord. Zu einem literarischen Topos in science-fiktionalen texten westdeutscher, französischer und amerikanischer AutorInnen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz-Josef Deiters; Axel Fliethmann; Alison Lewis; Christiane Weller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mord / Murder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, 2021, Limbus. Australisches Jahrbuch für germanistische Literatur- und Kulturwissenschaft, 9783968218151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genormtes Leben unter der Erde. Bunkerphantasien und Baukonzepte in der Science-Fiction-Literatur des Kalten Krieges,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wohnen jenseits der Normen, édité par Manfred Seifert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Wohnen jenseits der Normen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie « en bigamie confessionnelle ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juifs et protestants. Entre affinités électives et dialogue impossible, édité par Katja Schubert, Laurence Guillon, Heidi Knörzer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das U-Boot als Schutzraum. Komparatistische Überlegungen zu Nevil Shutes 'On the beach' und anderen Atomkriegsphantasien des Kalten Krieges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Büchnerverlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das U-Boot. Eine kulturgeschichtliche Leerstelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-124, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weltuntergang mit Radiomusik. Komparatistische Überlegungen zu Musik und Totentanz in science-fiktionalen Atomkriegsphantasien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Neecke; Rainer Barbey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musik, Melancholie und Tod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Parodos, pp.208-236, 2020, Schriftstücke. Beiträge zu Philosophie und Literaturwissenschaft</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie hygiénique et camps de concentration. Quelques réflexions sur le traitement de la maladie du sommeil par Robert Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Sylvos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions K'A, pp.169-182, 2019, Méné, 978-2-491160-00-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrikanische Lastenträger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertin Nyemb; Augustin Kenné; Georges Massock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradigmenwechsel in der Fremdsprachendidaktik. Konzeptionen und Perspektiven des DaF-Unterrichts und Germanistikstudiums im afrikanischen Kontext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-66, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von unbewegten Bewegern, Muschellasten, Notenständern, gesattelten Menschen und Exoskeletten. Methodisch-theoretische Überlegungen zur Geschichte des kolonialen Trägerwesens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen und künstlerischen Rezeption einer tragenden Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript-Verlag, pp.33-48, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bewegungen in der Unterwelt. Szenarien von Krieg und Nachkrieg in literarischen und cinematografischen Atomkriegsfantasien der 1940er bis 1980er Jahre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonas Nesselhauf; Till Nitschmann; Steffen Röhrs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Körperbewegungen in (Nach-)Kriegszeiten. Zu künstlerisch-medialen Repräsentationsformen von der Frühen Neuzeit bis zur Gegenwart </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wehrhahn-Verlag, pp.195-2010, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertikale Trage-Maschinen als Kritik an der traditionellen Kolonialfotografie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zu einer tragenden Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript-Verlag, pp.111-132, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schnitzeljagen im Dunkel. Überlegungen zur Verwendung von Lesezeichen in der Privatbibliothek von Christa und Gerhard Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birgit Dahlke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privatbibliothek Christa und Gerhard Wolf. Die Arbeits- und Forschungsstelle an der Humboldt-Universität zu Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-30, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bewegungen in der Unterwelt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steffen Röhrs; Till Nitschmann; Jonas Nesselhauf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Körperbewegungen in (Nach-)Kriegszeiten. Zu künstlerisch-medialen Repräsentationsformen von der Frühen Neuzeit bis zur Gegenwart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-210, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahrnehmbarkeitsgrenzen und das Unaussprechliche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestationen des Unaussprechlichen. Zur Darstellung der (Un)möglichkeit der Welt- und Selbsterkenntnis in Literatur und Kunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gdansk, 2018, Studia Germanica Gedanensia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Einführung. Komik und Kolonialismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komik und Kolonialismus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bochum, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oberirdische Leere, unterirdische Enge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julian Blunk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vakanz: Ästhetiken und Semantiken architektonischen Leerstands (= kritische berichte 3/2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomgestank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johannes Görbert; Mario Kumekawa; Thomas Schwarz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pazifikismus, Poetiken des Stillen Ozeans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.373-390, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[C]eux qui avaient fui l’écrasante corvée se rapprochent de la voie ferrée.“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zu einer 'tragenden' Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomkrieg und Literatur oder: Die Unverdaulichkeit der Zukunft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klaus Freitag; Dominik Groß. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zurück in die Zukunft? Die Bedeutung von Diskursen über "Zukunft" in der Wissenschaftsgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klaus Max Freitag, pp.125-136, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sich gegenseitig beim Namen rufen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katja Schubert; Judith Kasper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de l’amitié/ Poetiken der Freundschaft in Deutschland und Frankreich/deutsch-französische Poetiken der Freundschaft, éd. Katja Schubert et Judith Kasper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-124, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelnde Nonnen und soldatische Exoskelette.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne D Peiter et Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen und künstlerischen Rezeption einer tragenden Figur der Kolonialgeschichteéd. Anne Peiter et Sonja Malzner, à paraître en 2017 (Lit-Verlag?). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schnitzeljagen im Dunkel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birgit Dahlke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privatbibliothek Christa und Gerhard Wolf. Die Arbeits- und Forschungsstelle an der Humboldt-Universität zu Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-30, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republikaner mit strahlendem Lächeln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ludivine Thouverez; Anne Cousson. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.15-26, 2023, Transition &amp; Justice, 38, 978-2-37032-379-8</w:t>
+              <w:t xml:space="preserve">Anne Peiter; Renée Tosser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komik, Bild, Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.49-70, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rire coupable. Réflexions sur les collages de Duccio Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Luce Liberge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire, violence, histoire dans les images et les œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.87-102, 2016, Eidos, 978-2-343-09344-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">East Side Gallery (Berlin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Renée Tosser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komik, Bild, Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.71-86, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.13, 2023</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jüdische Geheimhaltung und Geheimpolizei im Spiegel der Tagebücher Victor Klemperers aus dem ‚Dritten Reich‘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claus Oberhauser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juden und Geheimnis. Interdisziplinäre Annäherungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-102. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un critique clairvoyant de la langue du Troisième Reich ou un 'Goebbels par l’esprit' ? Le rapport de l’auteur satirique Karl Kraus à la judéité et l’antisémitisme du tournant du siècle à sa mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Baric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités juives en Europe centrale. Des Lumières à l'entre-deux-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.203-215, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill-Verlag, In press</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalente Ritte durch den Wissensraum. Kamelbeschreibungen deutschsprachiger Reisender des 19. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kosenina, Alexander. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Germanistik. Themenheft Reisen und Wisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79--96, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 41, Franz Steiner Verlag, In press</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puppen, Alltag, Deportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Insa Fooken; Jana Mikota. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puppen – Menschheitsbegleiter in Kinderwelten und imaginären Räumen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.231-246, 2014, 978-3525402429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geheimnis und Todesdrohung. Zur Wahrnehmung der Gestapo in den Tagebüchern Victor Klemperers, 1933-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurens Schlicht; Sebastian Klinge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geheimnis - Wissen. Perspektiven auf das Wissen vom Geheimnis seit dem 18. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trafo, pp.155--174, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Die Fahrt gegen Süden war ein ewiges und im höchsten Grade langweiliges Einerley.’ Georg Forsters Reise zur Antarktis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan, Inge and Szczepaniak, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cold fronts. Kältewahrnehmungen vom 18. bis 20. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basel, pp.5--34, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 56, Jonas Verlag, pp.165-182, 2022, Wohnen jenseits der Normen, 978-3-89445-592-7</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen‚ Drittem Reich’ und Stalinismus. Bildbeschreibungen im Kontext literarischer Gewaltkritik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Werner, Sylwia and Brüder, Nicola and Cappelmann, Ina and Gilbert, Annette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Betrachter ist im Text! Kunstrezeption in der deutsch­sprachigen Literatur nach 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, trafo Wissenschaftsverlag, 2012, 978-3-89626-856-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Campus-Verlag, In press</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de concepts patriarcaux. Les définitions du vagabond dans la criminalistique de langue allemande de la fin du 19e siècle au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Geoffroy; Claude Féral; Sophie Jorrand; Marie-Françoise Bosquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et dynamiques interculturelles: la transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.51-60, 2012, 978-2-336-00373-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nomos, 2021, Limbus. Australisches Jahrbuch für germanistische Literatur- und Kulturwissenschaft, 9783968218151</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le ministère de la sécurité de l’état appartenait aux critiques les plus féroces de la RDA ou : l’ironie et écriture scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Williams-Wanquet, Eileen and Peiter, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ironie comme arme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Projekt Verlag, pp.71--84, 2011, Komik und Gewalt, 978-3-89733-236-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EME, 2020</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amitié entre Hermann Broch, Elias Canetti et Veza Calderon-Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Lacheny; Jean-François Laplénie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Au nom de Goethe !" : Hommage à Gerald Stieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.35-44, 2009, 978-2-296-06900-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press, Wohnen jenseits der Normen</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">... auf die Spitze getriebene Individuen in ihrer Geschiedenheit darstellen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olga Iljassova-Morger; Elke Reinhardt-Becker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatur, Kultur, Verstehen. Neue Perspektiven ind er interkulturellen Literaturwissenschaft,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-160, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-124, 2020</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Heimweh nach Auschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andréa Lauterwein, Paris, Tel Aviv </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire, Mémoire, Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-208, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 3, Parodos, pp.208-236, 2020, Schriftstücke. Beiträge zu Philosophie und Literaturwissenschaft</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutterschaft und Macht im Werk von Veza Calderon-Canetti und Elias Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunner, José. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviver Jahrbuch für deutsche Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Wallstein Verlag, pp.197--215, 2008, 978-3-8353-2107-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-66, 2019</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythos versus Historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Valentin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsch-jüdische Kulturdialoge und –konflikte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-334, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions K'A, pp.169-182, 2019, Méné, 978-2-491160-00-5</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Autriche est la Chine de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthony Bushell et Dagmar Kostalova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Von außen betrachtet. Österreich und die österreichische Literatur im Spiegel der Auslandsrezeption </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-134, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Wehrhahn-Verlag, pp.195-2010, 2018</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Mensch als Tier, das Tier als Mensch?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Zapf; Timo Müller; Michael Sauter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kulturökologie und Literatur. Beiträge zu einem neuen Paradigma der Literaturwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-240, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Transcript-Verlag, pp.111-132, 2018</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlebte Vorstellungen’ versus ‚den Vorstellungen abgezogene Begriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inge Stephan et Alexandra Tacke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nach-Bilder des Holocaust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.66-76, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-30, 2018</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von Störchen, Lerchen und Paradiesfedern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Motzan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spiegelungen. Zeitschrift für deutsche Kultur und Geschichte Südosteuropas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp. 273-282, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Transcript-Verlag, pp.33-48, 2018</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kein Wort, das traf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Neuhaus et Johann Holzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatur als Skandal. Fälle, Funktionen, Folgen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-306, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-210, 2018</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire und Kanonbildung im Wien der Zwischenkriegszeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ricarda Schmidt et Nicklas Saul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literarische Wertung und Kanonbildung </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-56, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Gdansk, 2018, Studia Germanica Gedanensia</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, Judentum und Sprache in ausgewählten Nachlass-Aufzeichnungen von Elias Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charmian Brinson; Richard Dove; Jennifer Taylor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Immortal Austria ?" Austrians in Exile in Britain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Rodopi B.V., pp.49-60, 2007, Yearbook of the Research Centre for German and Austrian Exile Studies, 978-94-012-0403-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bochum, In press</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idyll im Exil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Azuélos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lion Feuchtwanger und die deutschsprachigen Emigranten in Frankreich von 1933 bis 1941 / Lion Feuchtwanger et les exilés de langue allemande en France de 1933 à 1941 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.517-526, 2006, Jahrbuch für Internationale Germanistik - Reihe A, 978-3-03910-999-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ... ein Feld aus Erinnerung, die fremde Gräser wachsen ließ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Weninger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gewalt und kulturelles Gedächtnis. Repräsentationsformen von Gewalt in Literatur und Film seit 1945 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, pp.153-166, 2005, Studien zur deutschsprachigen Gegenwartsliteratur, 978-3-86057-219-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durch und durch verjudet und verniggert, die Amerikaner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jochen Vogt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Amerika der Autoren. Deutsche Ansichten von Kafka bis Nine-Eleven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fink Wilhelm GmbH, pp.299-310, 2005, 978-3770540754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.373-390, 2017</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage et la réflexion de l’histoire dans le roman &amp;quot;Jahrestage. Aus dem Leben von Gesine Cresspahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Conte; Marie-Madeleine Martinet; Araceli Guillaume-Alonso; Jean-Marie Valentin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chemin, la Route, la Voie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.399-410, 2005, 2-84050-381-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-124, 2017</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriegslandschaften. Umwelt und Sprache in Karl Kraus’ ‚Die letzten Tage der Menschheit’ und in Ernst Jüngers ‚In Stahlgewittern’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catrin Gersdorf; Sylvia Mayer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natur, Kultur, Text. Beiträge zu Ökologie und Literaturwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-256, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Klaus Max Freitag, pp.125-136, 2017</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musik und Gewalt in Brechts Mahagonny-Texten und in Kraus’ ‚Letzten Tagen der Menschheit’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Silberman; Florian Vassen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brecht Yearbook / Das Brecht-Jahrbuch : Mahagonny.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, University of Wisconsin Press, pp.137-148, 2004, 9780971896321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissonanzen im Lob der illegalen Arbeit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dreigroschenheft. Informationen zu Bertolt Brecht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (2004), pp.44-46, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...2357 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17124,832 +17133,832 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brume et grilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition de textes + d'images à la Bibliothèque Universitaire Lettres, Université de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photographie coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corona-Texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Ette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Ausnahmezustand ist der Normalzsutand, nur wahrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Ette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition littéraire itinérante &amp;quot;neu Christa Wolf lesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition Détails gigantesques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les porteurs à l'époque coloniale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Träger im Kolonialismus. Fotoausstellung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le porteur à l'époque coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sündenbeichte der (Literatur)wissenschaft.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le porteur à l'époque coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les porteurs à l’époque coloniale. Exposition, Bibliothèque Universitaire Droit-Lettres de l’Université de la Réunion, mai-juin 2015. Reprises : Bibliothèque Départementale de la Réunion, septembre 2015 ; Université de Vienne, département d’études africaines, septembre 2018-mai 2019 ; en ligne sur le site de l’Iconothèque Historique de l’Océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Malzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17959,401 +17968,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konsum und Obsoletheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomkrieg und amerikanische Zukunftvisionen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kultur des Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmakologische Wirkstoffe und das Phantasma der sexuellen Potenz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire(s) sans témoins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre atomique dans la science-fiction allemande et américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18363,105 +18372,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezension zu: Linda Melvern. A People Betrayed. The Role of the West in Rwanda's Genocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friedrich-Ebert-Stiftung. 2025, Archiv für Sozialgeschichte, https://www.fes.de/afs/rezensionen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18608,51 +18617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29329/almamater.2025.1286.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31648/pl.11876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2024.15.2.5381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05528070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60837/curare.v47i1-2.3838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2941-3362/p19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2283-6438/36756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/o-bib/2024H3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/FESF4644" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/wdr-05-02-07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/ilt-2024-1-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666800405.89" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01987231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/sgg.2018.38.11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0078719114Z.00000000076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263907v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230295v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Ette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957684v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497937v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4567-5/traeume-der-gewalt/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375940v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-3753-3/der-traeger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Tosser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72303-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915740v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05527389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111157610-012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846768174_009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23783/21923043.2024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580887" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46499/2227" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843143v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66838-2_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842115v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843149v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842070v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842107v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870767v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623053v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871103v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497948v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871093v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623051v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368770v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354292v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366271v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366260v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366263v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366266v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366239v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366226v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366220v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587972v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849650v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849647v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364853v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371165v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375976v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grebert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450463v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870770v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17619/UNIPB/1-2182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165705v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29329/almamater.2025.1286.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31648/pl.11876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2941-3362/p19" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2283-6438/36756" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2024.15.2.5381" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05528070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60837/curare.v47i1-2.3838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/o-bib/2024H3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/FESF4644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/wdr-05-02-07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/ilt-2024-1-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666800405.89" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01987231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/sgg.2018.38.11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0078719114Z.00000000076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Ette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899913v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217763v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284457v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4567-5/traeume-der-gewalt/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-3753-3/der-traeger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Tosser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151450v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447524v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72303-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111157610-012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915738v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05527389v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025705v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846768174_009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23783/21923043.2024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355211v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580887" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46499/2227" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66838-2_13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299753v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842111v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842120v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842037v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842077v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871091v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870766v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364857v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148020v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217713v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870944v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366271v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212681v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366266v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366262v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366231v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366220v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849650v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849647v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284467v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284474v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870760v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371166v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371165v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grebert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450465v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571925v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450463v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>