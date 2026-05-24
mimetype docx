--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -541,1074 +541,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gedenkbrücken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Genozidforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.154-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lippenstift und Fotolinse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 178, pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gedenkbrücken</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Kolonialgeschichte und Genozid. Zu Kontinuitätslinien der Darstellung von Tier-Mensch-Beziehungen in deutschen Publikationen und Fotografien zu Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecozon@. European Journal of Literature, Culture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2024.15.2.5381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von »Deutsch-Ostafrika« nach Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iz3w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 405, publication internet + publication papier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritik an medizinisch-psychologischen Konzepten im post-genozidalen Ruanda Zu Gender-Aspekten, kolonialen Perspektiven und der Vergessenheit des Materiellen in autobiografischen Zeugnissen von Esther Mujawayo und Révérien Rurangwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curare : journal of medical anthropology and transcultural psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1-2, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60837/curare.v47i1-2.3838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Watussi auf dem Wasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordelbingen. Beiträge zur Geschichte der Kunst und Kultur, Literatur und Musik in Schleswig-Holstein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38072/2941-3362/p19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von der Fliege zum Elefanten Oder: Ansätze zu einer Literatur- und Kulturgeschichte der Unverhältnismäßigkeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospero. Rivista di Letterature e Culture Straniere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.111-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/2283-6438/36756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herausforderungen bei der Digitalisierung und Bereitstellung von Materialien aus kolonialen Kontexten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das offene Bibiotheksjournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5282/o-bib/2024H3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographies de Max Weiss et ethnies rwandaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/FESF4644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Alltag des Tötens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiener Digitale Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25365/wdr-05-02-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vom Bauern zum Jäger, vom Menschen zum Tier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Genozidforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.154-182</w:t>
+              <w:t xml:space="preserve">, 2024, pp.216-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38072/2941-3362/p19⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hier ist kein Warum!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILT - Interconnected Learning and Teaching. International Journal for Foreign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.22-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47743/ilt-2024-1-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Darstellung von Krieg und Befreiung in autobiographischen Zeugnissen von Überlebenden der Shoah und des Tutsizids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatur im Unterricht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24. Jahrgang (Heft 2), pp.181-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2024.15.2.5381⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tausche abgebüsste Haft gegen komplette Entschuldung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDES. Zeitschrift für Politik und Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Heft 4, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13109/9783666800405.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...585 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13109/9783666800405.89⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04675924v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04535722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasser, Geduld und Tod.</w:t>
               </w:r>
@@ -2742,7242 +2742,7242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shoah und Tutsizid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mitstreiten. Literarische Solidarität und anti-rassistische Verbündungen. Workshop in Kooperation mit dem Literaturforum im Brecht-Haus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Literaturforum, Brecht-Haus, Undercurrents, Feb 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musik und Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musikalische Praktiken – Soziale Taktiken Zugehörigkeit und Gemeinschaftsbildung, Abgrenzung und Marginalisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UdK Berlin, Christine Hoppe (Berlin) / Henrike Rost (Vienne), Sep 2025, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vom Leben der Fliegen in der Kunst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunst oder Leben? Ästhetisches Lernen in Zeiten globaler Krisen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Österreichisches Forum Deutschdidaktik (ÖFDD) + Universität Innsbruck, Sep 2023, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Literaturforum, Brecht-Haus, Undercurrents, Feb 2024, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Und fröhlich sieht er das Insekt / Am Boden leblos ausgestreckt“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Jagdgeschichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maurice Saß, Alanus Hochschule, Sep 2025, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UdK Berlin, Christine Hoppe (Berlin) / Henrike Rost (Vienne), Sep 2025, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idylle und Völkermord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idyllen – Formen und Funktionen im Widerstreit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ines Böker, Universität Paderborn, Sep 2025, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maurice Saß, Alanus Hochschule, Sep 2025, Online, Germany</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déspatialisation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux communs difficiles : L’espace créateur de récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Picker, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ines Böker, Universität Paderborn, Sep 2025, Paderborn, Germany</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Kolonialgeschichte und Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexionen zur deutschsprachigen Gegenwartsliteratur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Leskovec, Filozofska fakulteta Univerze v Ljubljani / Milka Car, Filozofska fakulteta Univerze v Zagrebu, Oct 2025, Lubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Picker, Oct 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Kolonialismus und Völkermord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études germaniques et les études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Homme de Dijon, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Leskovec, Filozofska fakulteta Univerze v Ljubljani / Milka Car, Filozofska fakulteta Univerze v Zagrebu, Oct 2025, Lubljana, Slovenia</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made big / made small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breedism and Racism. The Ideological Use of the Animal Body since 1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Historisches Kolleg München, Jul 2024, Munich (Allemagne) (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenn jeder jeden kennt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Entgrenzung des Ruralen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Dresden, Apr 2024, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Bauern zum Jäger, vom Mensch zum Tier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jagdgeschichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum Jagdgeschichten, Leibniz Universität Hannover, Alanus Hochschule, May 2024, Virtuelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l'Homme de Dijon, May 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuples sans espace&amp;quot;, &amp;quot;Peuples en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Welt in Krise(n). Sprache(n) und Gesellschafte(n) in Bewegung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans; Université de Poitiers: laboratoires REMELICE, MIMMOC, FE2C, May 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Historisches Kolleg München, Jul 2024, Munich (Allemagne) (online), Germany</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’était vital de retravailler tout de suite, après le génocide. C’était vital, vital.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VON DER KRISE ZUR INNOVATION Interdisziplinäre Fachtagung für Politikwissenschaft, Politische Bildung und Soziale Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholische Hochschule NRW + DVPW, Sektion „Politikwissenschaft und Politische Bildung“, Mar 2024, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Dresden, Apr 2024, Dresden, Germany</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Pour tuer sans vacillation autant d’humains, il fallait détester sans indécision.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„Upbringing, training, and education in the military from antiquity to the present. Institutions, protagonists, practices, and concepts in a comparative perspective”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Deflers / Marcus Stiebing (Universität der Bundeswehr + Universität Stuttgart), Sep 2024, Stuttgart (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans; Université de Poitiers: laboratoires REMELICE, MIMMOC, FE2C, May 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Straßenbau, Straßengespräch, Straßensperre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strassenbilder. La rue dans la littérature et les arts de l’espace germanophone XIXe XXe XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Strassburg; Universität Lorraine; CRINI; Société Goethe de France; CEGIL, Mar 2024, Strassburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Katholische Hochschule NRW + DVPW, Sektion „Politikwissenschaft und Politische Bildung“, Mar 2024, Köln, Germany</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the greatness of intelligence and the baseness of stupidity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Why Intelligence? The political and social roots of a scientific object</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitä Erfurt; Chair for the History of Science, Feb 2024, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Deflers / Marcus Stiebing (Universität der Bundeswehr + Universität Stuttgart), Sep 2024, Stuttgart (Germany), Germany</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">...je n'ai envie que de les mitrailler!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschlechterzuschreibungen der (Un-)Versöhnlichkeit / Gender Attributions of (Ir-)Reconciliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lehrstuhl für Neuere und NeuesInstitut für Geschichtswissenschaft, Rheinische Friedrich-Wilhelms-Universität Bonnn, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Strassburg; Universität Lorraine; CRINI; Société Goethe de France; CEGIL, Mar 2024, Strassburg, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Genozid an den Tutsi Ruandas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linke Buchtage Berlin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linke Buchtage Mehringdamm, May 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universitä Erfurt; Chair for the History of Science, Feb 2024, Erfurt, Germany</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strassensperren und Passkontrollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fight or Flight. The archeology of space, mobility and violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität Berlin, Apr 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lehrstuhl für Neuere und NeuesInstitut für Geschichtswissenschaft, Rheinische Friedrich-Wilhelms-Universität Bonnn, Feb 2024, Bonn, Germany</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Name lists, betrayal, genocide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denunciation. Creating a culture of fear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tartu, Jun 2024, Tartu (Estonie) (online), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Linke Buchtage Mehringdamm, May 2024, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenn Genozide miteinander verglichen werden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA RECHERCHE EN ÉTUDES GERMANIQUES : ZUR LAGE DER FORSCHUNG IN DER FRANZÖSISCHEN GERMANISTIK: ÉTAT DES LIEUX, HÉRITAGES ET PERSPECTIVES TRADITIONEN, BESTANDSAUFNAHME UND ZUKUNFTSFRAGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGES, Université de Toulouse, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Freie Universität Berlin, Apr 2024, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Wir standen vor vollendeten Tatsachen, die wir vollenden mussten, wenn ich mal so sagen darf. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klären, Streiten, Argumentieren - Aktuelle Perspektiven der Argumentationsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AG Sprechwissenschaft + Institut für Germanistische Sprachwissenschaft Philipps-Universität Marburg, Oct 2023, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AGES, Université de Toulouse, Jun 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of wax figures, invisible rays and Hiroshima.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NUCLEAR HERITAGE IN EAST-CENTRAL EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leipnitz-Institut für Geschichte und Kultur des östlichen Europa, Dec 2023, Potsdam (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Tartu, Jun 2024, Tartu (Estonie) (online), Estonia</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidirektionale Erinnerungen in den Graphic Novels „Full Stop. Le génocide des tutsi du Rwanda“, „La fantaisie des Dieux. Rwanda 1994“ und „Rwanda, 1994“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Contestation and Convergence. Multidirectional Memorys of the Holocaust and Colonialism in Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfred Toepfer Foundation + Deutsche Zeitschrift für europäisches Denken MERKUR, Oct 2023, Gut Siggen (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Ordnung des Unnormalen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kolloquium zur Polizeigeschichte: Polizei und autoritäre Ordnungen: Praxis, Alltag und Erinnerung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evangelische Akademie der Nordkirche in Kooperation mit Polizeimuseum Hamburg und Stiftung Hamburger Gedenkstätten und Lernorte, Jul 2023, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wie Bildträger postkolonial werden können</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KOLONIALE KONTEXTE IN BIBLIOTHEKEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Staatsbibliothek zu Berlin – Preußischer Kulturbesitz, Nov 2023, Berlin (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etc. etc. etc. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autosoziobiografie und Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Netzwerk Bourdieu in den Geisteswissenschaften, Universität Wien, Oct 2023, Wien / Online, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ab in die Heia! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frühkindliches Spiel und literarische Rezeption – interdisziplinäre Perspektiven auf (immersive) Medien zur literarischen Sozialisation von Kindern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pädagogische Hochschule Schwäbisch Gmünd, Mar 2023, Schwäbisch Gmünd, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les nourrissons ne pouvaient rien comprendre du pourquoi des souffrances ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichtsdidaktik empirisch 23 |</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Basel, Sep 2023, Basel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Kertész, erinnerungspolitisch gelesen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mental maps, hot spots und hot spaces. Literarisches Schreiben als Arbeit am Gedächtnis in Ost- und Ostmitteleuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGO-Fachgruppe Literatur- und Kulturwissenschaft, Universität Leipzig, Nov 2023, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ils m'ont tué, moi et toute ma famille […], mais je ne suis pas mort. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Totentanz und Ars moriendi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europäische Totentanz-Vereinigung Danses Macabres d'Europe, Bundesrepublik Deutschland e. V., Jul 2023, Lübeck, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kollektive Ess-Phantasien und nationalsozialistische Hunger-Politik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tage der historischen Kochkultur: TAGUNG VOM KEIL ZUM BUCH ZUM BLOG DAS KOCHBUCH FORM UND FUNKTION EINER TEXTGATTUNG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KRAHULETZ-MUSEUM, EGGENBURG, Apr 2023, Eggenburg, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenn der Wind bläst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Militaria-Tag VII: Das Militär in krisenhaften Zeiten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMS - Centre for Military Studies, Universität Graz, Apr 2023, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Inszenierung des Unverbundenen in Aufzugs-Szenen am Beispiel von Charlie Chaplins « The fireman » und Truffauts « Fahrenheit 451 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufzüge im Film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernuniversität Hagen, Nov 2023, Hagen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la crise - Guerra è sempre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'après-conflit. Approche croisée: justice, institutions, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Sep 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furchtbar blühende Normalität</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flower Power. Blossoms and Petals between Beauty, Classification and Dominance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität München, May 2023, München, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehnsuchtswaren aus der Kiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berlins Weg in die Moderne. Eine Stadt am Schnittpunkt kolonialer Warenströme und Sehnsüchte (1763–1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiKo_21 + Europa-Universität Viadrina, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Arbeit des Tötens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gewaltbezogene Lebensformen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Sozialforschung Frankfurt/M., Jun 2023, Frankfurt/M., Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwischen nationaler Selbststilisierung und Selbstviktimisierung.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Exchanges between Southeastern Europe and the German-language Sphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Graz, Nov 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur ‘Naturalisierung’ von Katastrophenerfahrung zwischen Zweitem Weltkrieg und Kaltem Krieg am Beispiel westdeutscher und US-amerikanischer Science-Fiction-Texte (1945-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AGES : Catastrophes,menaces et risques naturels / Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CELIS; MSH Clermont Ferrand, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der akustische Tod. Zu medizinischen Fantasien in GünterEichs Hörspiel ‚Träume‘</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Noise of Medicine. Transdisziplinäre Perspektiven auf akustische Phänomene in der Medizin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Innsbruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitler-Merkel, Pétain-Macron, die Résistance und der Genozid an Ungeimpften</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Trans)nationale Erinnerungsräume. Die deutsch-französische Freundschaft als Fallstudie für das Forschungsgebiet der memory studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RWTH Aachen, May 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Churches and Latrines as Mass Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy and Death – past and present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Kopenhagen, Centre for Privacy Studies, Oct 2023, Kopenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitlers Vorgänger oder « Reising, Boineburg: die heutigen Diktatoren in nucleo ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">„Das Unglück von Gymnasiasten“? Robert Musil in Didaktik und Pädagogik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert-Musil-Institut für Literaturforschung / Kärntner Literaturarchiv (RMI/KLA) / Forschungsprojekt MUSIL ONLINE – interdiskursiver Kommentar (FWF-Projektnummer P 30028-G24) / Österreichisches Kompetenzzentrum für Deutschdidaktik (Austrian Educational Competence Center / AECC Deutsch) / Alpen-Adria-Universität Klagenfurt (AAU), Mar 2023, Online-Tagung, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;q&amp;gt;Hier ist kein Warum!&amp;lt;/q&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geschichtsdidaktisch forschen. Theorie und Empirie im Dialog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbeitskreis "Geschichtsdidaktik theoretisch" und Arbeitskreis "Empirische Geschichtsunterrichtsforschung" der KGD, Oct 2023, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gewalt an Tieren. Gewalt an Menschen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiere als kulturelles Erbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Landesheimatbund Sachsen-Anhalt e. V. + Martin-Luther-Universität Halle-Wittenberg + Zentralmagazin Naturwissenschaftlicher Sammlungen der Martin-Luther-Universität Halle-Wittenberg, Sep 2023, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, AG Sprechwissenschaft + Institut für Germanistische Sprachwissenschaft Philipps-Universität Marburg, Oct 2023, Marburg, Germany</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Spass, mich in diesem spannenden Spiel um mich selbst zu verbessern. ‘ Erzähltheoretische Überlegungen zu autobiographischen Zeugnissen überlebender Tutsi und Juden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spannung im Text</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leipnitz-Institut für Geschichte und Kultur des östlichen Europa, Dec 2023, Potsdam (Germany), Germany</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohl, Mitterrand und die „tribale Gewalt“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die verborgene Seite des Menschen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Angers, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alfred Toepfer Foundation + Deutsche Zeitschrift für europäisches Denken MERKUR, Oct 2023, Gut Siggen (online), Germany</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KI Text = Intertexte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KI – Text und Geltung. Wie verändern KI-Textgeneratoren wissenschaftliche Diskurse?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zentrum verantwortungsbewusste Digitalisierung (ZEVEDI) + Technische Universität Darmstadt, Aug 2023, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Evangelische Akademie der Nordkirche in Kooperation mit Polizeimuseum Hamburg und Stiftung Hamburger Gedenkstätten und Lernorte, Jul 2023, Hamburg, Germany</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Fliege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forschungskolloquium Klassik Stiftung Weimar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klassik Stiftung Weimar, Anna-Amalia-Bibliothek Weimar, Jun 2023, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Staatsbibliothek zu Berlin – Preußischer Kulturbesitz, Nov 2023, Berlin (DE), Germany</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos futurs: prévention de génocides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit des chercheurs / chercheuses: Nos futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Sep 2023, St Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Netzwerk Bourdieu in den Geisteswissenschaften, Universität Wien, Oct 2023, Wien / Online, Austria</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Last auf ihren Schultern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klassenkörper. Zur Körpergeschichte sozialer Ungleichheit, 1770er bis 1870er Jahre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FernUniversität in Hagen, Lehrgebiet für Geschichte der Europäischen Moderne, May 2023, Hagen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pädagogische Hochschule Schwäbisch Gmünd, Mar 2023, Schwäbisch Gmünd, Germany</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration – Krieg – Genozid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration in der Moderne: Systeme – Wege – Erfahrungen – Konflikte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archiv für Sozialgeschichte (Archiv der sozialen Demokratie der Friedrich-Ebert-Stiftung), Oct 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Basel, Sep 2023, Basel, Switzerland</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ces cachettes étaient surtout là pour nous rassurer ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Körper im Ausnahmezustand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Bielefeld, May 2023, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DGO-Fachgruppe Literatur- und Kulturwissenschaft, Universität Leipzig, Nov 2023, Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genozid und antichronologisches Erzählen. Zum Konzept der ‘extremen Grundlosigkeit’ in autobiographischen Texten überlebender Tutsi und Juden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jenseits des Zeitstrahls: Wie wir die Geschichte (auch des Mittelalters) anders schreiben können / Beyond the Timeline: How to Write History (For Example of the Middle Ages) in Different Ways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Erfurt; Max-Weber-Kolleg, May 2022, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Europäische Totentanz-Vereinigung Danses Macabres d'Europe, Bundesrepublik Deutschland e. V., Jul 2023, Lübeck, Germany</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Überzeugen ist unfruchtbar’. Zu verschwörungsreligiösen Rechtfertigungsstrategien von Gewalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Rechtfertigen und Überzeugen als strategisch-kommunikatives Handeln in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathis Lessau; Husserl-Archiv; Université Basel, Suisse, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, KRAHULETZ-MUSEUM, EGGENBURG, Apr 2023, Eggenburg, Austria</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Impfen macht frei.’ Überlegungen zu Erinnerungsräumen und -konstrukten in Memes westeuropäischer « Corona-Leugner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitale Bilderkämpfe: Workshop zur philosophischen und interdisziplinären Mem-Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CMS - Centre for Military Studies, Universität Graz, Apr 2023, Graz, Austria</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hate-speach im Tutsizid in Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fake news und hate speech als gesellschaftliche Herausforderungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Kirschner; Autonome Hochschule Ostbelgien; Institut für Demokratiepädagogik, Oct 2022, Lontzen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fernuniversität Hagen, Nov 2023, Hagen, Germany</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bomben in der Stille. Zur Rezeption von Atombombentests im Pazifik in US-amerikanischen Propaganda-Filmen und -Fotos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vermittlung von Geschichte, Kultur und Geographie der Pazifischen Inselstaaten. Bestandsaufnahme, Erneuerungen und Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moritz Pöllath; Université Munich, Lehrstuhl für Geschichtsdidaktik und Public History, Nov 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Sep 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunger und Durst im « Genozid der Nähe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hungern, Verhungern, Aushungern. Ressourcenentzug als Gewalt 1914-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLF-Forschungsgruppe „Gewalt-Zeiten: Temporalitäten von Gewaltunternehmungen“, Universität Hamburg, Helmut-Schmidt-Universität / Universität der Bundeswehr Hamburg und dem Institut für die Geschichte der deutschen Juden, Nov 2022, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität München, May 2023, München, Germany</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Impfen macht frei. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitale Bilderkämpfe: Workshop zur philosophischen und interdisziplinären Mem-Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Philosophie, Technische Universität Darmstadt, Nov 2022, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, HiKo_21 + Europa-Universität Viadrina, Sep 2023, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;q&amp;gt;C’était devenu un aller-de-soi&amp;lt;/q&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Rechtfertigen und Überzeugen als strategisch-kommunikatives Handeln in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albert-Ludwigs-Universität Freiburg, May 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut für Sozialforschung Frankfurt/M., Jun 2023, Frankfurt/M., Germany</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fensterblicke auf den Genozid. Zum Verhältnis von Wohnzimmern und Konzentrationslagern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space in Holocaust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, En visioconférence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Munich, Germany</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunger und Durst im ‘Genozid der Nähe’. Zu Zeugnissen überlebender Tutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hungern, Verhungern, Aushungern. Ressourcenentzug als Gewalt 1914-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hambourg, Nov 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Angers, Nov 2023, Angers, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bett und Schlaf samt ihrer Accessoires. Diskursanalytische Zugänge zur Darstellung von früher Kindheit in französischen Bilderbüchern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « Kleinkinder und frühe Kindheit in Europa nach 1945 / Young Children and Early Childhood in Europe post 1945 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’histoire de l’Université de Heidelberg, Nov 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Zentrum verantwortungsbewusste Digitalisierung (ZEVEDI) + Technische Universität Darmstadt, Aug 2023, Darmstadt, Germany</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erinnerungsarbeit und Erfahrungsarmut in der Pandemie. Zu philologischen Bruchstücken der gegenwärtigen Krise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Ette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systemrelevant ? Literatur und Arbeit in der Coronakrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Innsbruck, Nov 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Klassik Stiftung Weimar, Anna-Amalia-Bibliothek Weimar, Jun 2023, Weimar, Germany</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konsum und Obsoletheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konsumgeschichte, Konsumentengeschichte, Konsumpolitik seit den 1972er Jahren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Trèves, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Sep 2023, St Denis de La Réunion, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropozän und Atomkrieg. Zum Topos des Zeitenendes in science-fiktionalen Texten westdeutscher und US-amerikanischer AutorInnen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropozäne Literatur. Genres und Poetik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Université Vechta, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FernUniversität in Hagen, Lehrgebiet für Geschichte der Europäischen Moderne, May 2023, Hagen, Germany</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The garden between art and trenches. About Eva and Victor Klemperer's garden concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jews and Garden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JewishGardenBerlin et Philipp Nielsen, Jun 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archiv für Sozialgeschichte (Archiv der sozialen Demokratie der Friedrich-Ebert-Stiftung), Oct 2023, Bonn, Germany</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troglodyten des atomaren Zeitalters. Zur Rückkehr der Urgeschichte in science-fiktionalen Kriegsszenarien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Gegenwärtigkeit der Urzeit. Bilder und Visionen prähistorischen Lebens vom 19. bis ins frühe 20. Jahrhundert, 18 septembre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Basel/Université Munich, Sep 2020, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Erfurt; Max-Weber-Kolleg, May 2022, Erfurt, Germany</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) de violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bureaux d'histoire. Nuit des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Sep 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Bielefeld, May 2023, Bielefeld, Germany</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) de violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche DIRE de l'Université de La Réunion; BTCR, Dec 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sabrina Kirschner; Autonome Hochschule Ostbelgien; Institut für Demokratiepädagogik, Oct 2022, Lontzen, Belgium</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomares Pompeji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotionen, Politik und Medien in der Zeitgeschichte / Emotions, politique et médias à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität des Saarlandes, Lettres - Sorbonne Université, Europäische Zeitgeschichte, GIRAFFFD, Oct 2018, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Moritz Pöllath; Université Munich, Lehrstuhl für Geschichtsdidaktik und Public History, Nov 2022, Munich, Germany</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction lors du vernissage de l'exposition &amp;quot;Le porteur à l'époque coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen, photographischen, filmischen und künstlerischen Rezeption einer 'tragenden' Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne D. Peiter; Sonja Malzner; Pauline Grebert, May 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mathis Lessau; Husserl-Archiv; Université Basel, Suisse, May 2022, Freiburg, Germany</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kongolesische Träger und 'zivilisatorischer Fortschritt' im Bericht der belgischen Entquête-Kommission (1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen, photographischen, filmischen und künstlerischen Rezeption einer 'tragenden' Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Darmstadt, Germany</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleine Einführung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen, photographischen, filmischen und künstlerischen Rezeption einer 'tragenden' Figur der Kolonialgeschichte / Le porteur. A propos de la réception littéraire, photographique, filmique et artistique d’une figure porteuse de l’histoire coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des sociétés de l'Océan Indien; Bibliothèque Départementale de la Réunion, May 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LLF-Forschungsgruppe „Gewalt-Zeiten: Temporalitäten von Gewaltunternehmungen“, Universität Hamburg, Helmut-Schmidt-Universität / Universität der Bundeswehr Hamburg und dem Institut für die Geschichte der deutschen Juden, Nov 2022, Hamburg, Germany</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves de violence. National-socialisme, colonialisme, guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bureaux d'histoire, Nuits des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut für Philosophie, Technische Universität Darmstadt, Nov 2022, Darmstadt, Germany</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunkermüll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uncanny futures. Speculative ecologies of waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Delmenhorst, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Albert-Ludwigs-Universität Freiburg, May 2022, Freiburg, Germany</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) sans témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoignage et intermedialité 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grazia Berger; Isabelle Meuret; Chiara Nannicini; Hubert Roland, Nov 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, En visioconférence, Germany</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sich gegenseitig beim Namen rufen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de l’amitié Poetiken der Freundschaft in Deutschland und Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katja Schubert + Judith Kasper, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Hambourg, Nov 2022, Hambourg, Germany</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le porteur à l'époque coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du patrimoine 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Sep 2016, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’histoire de l’Université de Heidelberg, Nov 2022, Heidelberg, Germany</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jüdische Geheimhaltung&amp;quot; und geheimpolizeiliche Hausdurchsuchungen im Spiegel der Tagebücher Victor Klemperers (1933-45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juden und Geheimnis. 22. Internationale Sommerakademie des Instituts für jüdische Geschichte Österreichs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Wien, Austria. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Innsbruck, Nov 2021, Innsbruck, Austria</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au sommet de la singularité. La conquête de l’Himalaya dans la littérature des alpinistes de langue allemande 1918 à 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempêtes, naufrages et pirates dans l’océan Indien : accidents réels ou péripéties fictives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lille, France. pp.191-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Trèves, Germany</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veralltäglichung und Shoah. Überlegungen zu Fotos von jüdischen Kindern aus Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Das Ende der Kindheit? Jüdische Kindheit und Jugend ab 1900"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für jüdische Geschichte Österreichs, Jul 2014, Wien, Austria. pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Université Vechta, Germany</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handeln mit der Farbe. Georg Forsters ‚Reise um die Welt’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fremdheit und Interkulturalität. Georg Forster als interkultureller Autor.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, JewishGardenBerlin et Philipp Nielsen, Jun 2020, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitschepatsche, pitschepatsch !' oder: Der 'neue Mensch' im alten Gewand. Zu DEFA-Verfilmungen grimmscher Märchen in den 1950er und 1960er Jahren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Der neue Mensch. Ein politisches Leitbild der frühen DDR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Leipzig, Germany. pp.231-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Basel/Université Munich, Sep 2020, Basel, Switzerland</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fremde Federn. Zur Bedeutung der Farbe Rot für die Handelsbeziehungen zwischen Europäern und Tahitianern in Georg Forsters ‚Reise um die Welt’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Erkenntniswert Farbe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Sep 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de concepts patriarcaux. Les définitions du vagabond dans la criminalistique de langue allemande de la fin du 19e siècle au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et dynamiques interculturelles : La transmission / Gender and Intercultural Dynamics : Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Saint-Denis, La Réunion. pp.51--60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche DIRE de l'Université de La Réunion; BTCR, Dec 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mein ständiger Verdacht und Stachel : wir (die RDA) kennen nicht das wirkliche Frankreich&amp;quot;. Deutsche in der französischen Résistance im Spiegel der Tagebücher Victor Klemperers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Histoires et mémoire des allemands dans la Résistance française"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Étienne, France. pp.63-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität des Saarlandes, Lettres - Sorbonne Université, Europäische Zeitgeschichte, GIRAFFFD, Oct 2018, Saarbrücken, Germany</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je ne suis pas une image&amp;quot;. Corps et langage chez Trude Ohrt-Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Les langues fictives dans la littérature, la BD et le cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne D. Peiter; Sonja Malzner; Pauline Grebert, May 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche d'un champ anhistorique : mise en place de tabous allemands ; les exemples de Leni Riefenstahl et Albert Speer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débats tabous d’après-guerre et leur résurgence dans la littérature de langue allemande à la fin du XXe et au début du XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lyon, France. pp.112--122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umwege als Methode der Gesellschafts- und Machtkritik. Zum Werk von Karl Kraus, Elias Canetti, Edgar Hilsenrath, Imre Kertész und Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzen der Zentralität – Zur Dynamik von Zentren und Peripherien. Limites de la centralité – La dynamique des centres et des périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.153-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire des sociétés de l'Océan Indien; Bibliothèque Départementale de la Réunion, May 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auf der Höhe des Leidens. Zu Collagen von Duccio Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnitt, Bruch, Riss. Deutungspotentiale von Trennungsmetaphorik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eroberung der Bilder. Die Filmemacherin und Fotografin Leni Riefenstahl zwischen Wehrmachtspropaganda und Afrikainszenierung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vom Gegner lernen. Transferts d’expérience d’occupation en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Géorgie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Grazia Berger; Isabelle Meuret; Chiara Nannicini; Hubert Roland, Nov 2018, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gipfel der Einzigartigkeit und koloniale Eroberung. Zur deutschsprachigen Bergsteigerliteratur über den Himalaya 1919-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postkoloniale Gesellschaftswissenschaften. Eine Zwischenbilanz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Delmenhorst, Germany</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chameaux féminins, des chevaux masculins et des ânes têtus. La dialectique de l’homme et de l’animal dans le discours orientaliste de langue allemande au 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le Féminin en Orient et en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Saint Denis, La Réunion. pp.177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Katja Schubert + Judith Kasper, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inseln auf den Inseln. Grenzziehungen in Georg Forsters ‘Reise um die Welt’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Inseln, Archipele, Atolle. Ordnungen des Insularen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Mannheim, Germany. pp.169-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Sep 2016, Saint-Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Shoah before the Shoah. The Literary Technique of Allusion in Elias Canetti’s Autobiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "German Life Writing in the Twentieth Century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nottingham, United Kingdom. pp.92--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Wien, Austria. pp.n.c</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">... auf die Spitze getriebene Individuen in ihrer Geschiedenheit darstellen&amp;quot;. Interkulturelle Missverständnisse im Werk von Balzac und Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Literatur, Kultur, Verstehen. Neue Perspektiven ind er interkulturellen Literaturwissenschaft"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Duisburg, Germany. pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut für jüdische Geschichte Österreichs, Jul 2014, Wien, Austria. pp.26-33</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimweh nach Auschwitz&amp;quot;. Komik und Lachen in der Shoah-Literatur seit 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La mémoire de la Shoah et le rire - Questions et controverses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France. pp.197--208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lille, France. pp.191-208</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comic citation as Subversion. Intertextuality in ‘Die Blendung’ and Masse und Macht’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Worlds of Elias Canetti: Centenary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, London, United Kingdom. pp.171--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kassel, Germany</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits et soumission. Les techniques d’interrogatoire de la STASI dans les thèses de doctorat de la Juristische Hochschule Potsdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Culture(s) et conflit(s), cultures en conflit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.129--138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Leipzig, Germany. pp.231-249</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Broch und Elias Canetti. Wer war Lehrer, wer war Schüler ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque internaitonal "Hermann Brochs literarische Freundschaften"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Veszprém, Hungary. pp.139--150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistic Processes of Understanding among Language, Sign and Image. Selected Pictures by Trude Fumo / Künstlerische Verstehensprozesse zwischen Sprache, Zeichen und Bild. Zu ausgewählten Bildern der Malerin Trude Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Creating Knowledge: Innovation Strategies for Designing Urban Landscapes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hannovre, Germany. pp.96--107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...1103 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217770v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01217771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shylock im Exil. Zu Alexander Granachs Autobiographie Da geht ein Mensch und Karl Emil Franzos' Roman Der Pojaz</w:t>
               </w:r>
@@ -11105,5305 +11105,5305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Verschwörungsreligiöser Negationismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philipp McLean; Jörg van Norden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichte als Kritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wochenschau Wissenschaft, pp.301-317, 2025, 978-3-7566-1704-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erinnerungen des „Dazwischen“. Zum erinnerungspolitischen Umgang mit dem Genozid an den Tutsi Ruandas im Kontext des Shoah-Gedenkens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Braun-Beneke; Nicolai Glasenapp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Vielschichtigkeit des Erinnerns. Literatur- und medienwissenschaftliche Analysen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. B. Metlzer Verlag, pp.303-323, 2025, Abhandlungen zur Literaturwissenschaft, 978-3-662-72302-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-72303-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sehnsuchtswaren aus der Kiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Eleazar Wendt, Felix Töppel, Lilja-Ruben Vowe, Klaus Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berlins Weg in die Moderne. Koloniale Warenströme und Sehnsüchte, 1713-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, transcript, pp.305-328, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impfen macht frei , Überlegungen zu Erinnerungsräumen und - konstrukten in Memen westeuropäischer &amp;quot;Corona-Leugner:innen&amp;quot; am Beispiel von Deutschland und Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kai Denker; Nick Nestler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitale Bilderkämpfe. Zur politisch-strategischen Kommunikation mit Memen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript, pp.209-227, 2025, 978-3-8394-7701-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Verschwörungsreligiöser Negationismus</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein Debüt und seine zerrissenen Ketten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katrin Dautel, Carola Hilmes, Peter C. Pohl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literarische Debüts revisited. Ästhetiken – Konstellationen – Diskurse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.115-129, 2025, 978-3-0343-5009-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b22004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faim, la soif et le vide social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Magnot-Ogilvy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature. Spectres de la faim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXVII, Editions Droz, pp.297-312, 2024, 979-1-090-45512-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration – Krieg – Genozid, Zur Migrationserfahrung in autobiografischen Texten von Überlebenden des Genozids an den Tutsi Ruandas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Sozialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, , pp.317-338, 2024, Migration in der Moderne, Wege – Orte – Erfahrungen, 978-3-8012-4300-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodale Verschwörungs-Solgans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regina Bergmann / Joanna Szczęk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texträume und Raumtexte intermedial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.207-230, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KI-Texte = Intertexte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerhard Schreiber, Lukas Ohly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KI-Text. Diskurse über KI-Textgeneratoren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.273-290, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genozid und antichronologisches Erzählen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Seeberger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond the Timeline: Resetting Historiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.217-234, 2024, 9783111154749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111157610-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;q&amp;gt;C’était devenu un aller-de-soi&amp;lt;/q&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer, Alexander / Lessau, Mathis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Über das Rechtfertigen und Überzeugen in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Fink, pp.127-152, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783846768174_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fensterblicke auf den Genozid. Zum Verhältnis von Wohnzimmern und Konzentrationslagern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Klei, Janine Fubel, Annika Wienert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space in holocaust Research, A Transdisciplinary Approach to Spatial Thinking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.277-294, 2024, 9783111078144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoah und Tutsizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Detlef Haberland; Joanna Szczęk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Mitteleuropäische Germanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Praesens Verlag, pp.380-382, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23783/21923043.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bomben in der Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moritz Pöllath. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didaktische Perspektiven auf die Geschichte und Kultur des Pazifik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wochenschau Wissenschaft, pp.114-136, 2024, 978-3-7566-1615-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46499/2227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Revierstube ist wie ein Gefäss, das nicht überlaufen darf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Pfütsch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Rolle der Pflege in der NS-Zeit. Neue Perspektiven, Forschungen und Quellen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.341-368, 2024, 978-3-515-13226-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verschwörungsmythen, ethnische Ursprungslegenden und der Tutsizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Dorrer; Axel Fliethmann; Alison Lewis; Christiane Weller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verschwörung. Conspiracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rombach Wissenschaft – ein Verlag in der Nomos Verlagsgesellschaft, pp.119-140, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783988580887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invektiven im Genozid. Zu Zeugnissen von überlebenden Tutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heidrun D. Kämper; Simon Meier-Vieracker; Ingo H. Warnke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invective discourse. Diskursmuster – Discourse Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2023, 9783111146133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KI-Texte = Intertexte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathrin Burghardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KI – Text und Geltung. Wie verändern KI-Textgeneratoren wissenschaftliche Diskurse?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeGruyter, pp.275-290, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la crise – Guerra è sempre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludivine Thouverez; Anne Cousson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’après-conflit. Approche croisée : justice, institutions, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.15-26, 2023, Transition &amp; Justice, 38, 978-2-37032-379-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein Debüt und seine zerrissenen Ketten. Zu Elias Canetti Erstlingsroman ‘Die Blendung’ (1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katrin Dautel; Peter Pohl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debütromane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beispiellos Beispielhaftes. Zu Vorbildern in autobiographischen Erinnerungstexten von Überlebenden der Shoah und des Tutsizids in Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Schütte; Jürgen Nielsen-Sikora. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wem folgen ? : Über Sinn, Wandel und Aktualität von Vorbildern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. B. Metzler, pp.169-184, 2023, Kindheit – Bildung – Erziehung. Philosophische Perspektiven, 978-3-662-66838-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-66838-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieblingsbäume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stiftung AlltagForschungKunst; hg. von Hille von Seggern und Timm Ohrt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das LieblingsBäumeArobetum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierstimmen vor den Verstummten. Zur Zeugnisliteratur von Überlebenden des Genozids in Ruanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanne Rode-Breymann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jenseits der vox humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Überzeugen ist unfruchtbar’. Zu verschwörungsreligiösen Rechtfertigungsstrategien von Gewalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathis Lessau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtfertigungsspiele. Rechtfertigen und Überzeugen als strategisch-kommunikatives Handeln in heterodoxen Wissensdiskursen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill-Verlag, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Revierstube ist wie ein Gefäss, das nicht überlaufen darf’. Ärzte, Kranke und ihre Räume in Zeugnissen von Überlebenden des Vernichtungslagers Treblinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Pfütsch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medizin, Gesellschaft und Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, Franz Steiner Verlag, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verschwörungsreligiöser Negationismus. Überlegungen zum Zusammenhang von Konsum, Antisemitismus und Pandemie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp McLean; Jörg van Norden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geschichte als Kritik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wochenschau Wissenschaft, pp.301-317, 2025, 978-3-7566-1704-3</w:t>
+              <w:t xml:space="preserve">Kritik und Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasser, Geduld und Tod. Zu einer Ökologie der Zeit in Kanito Shindos Film ‚Die nackte Insel‘ (1960)‘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Kuhn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frauen und Film. (Feministische) Ökonomie und Zeitlichkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genormtes Leben unter der Erde. Bunkerphantasien und Baukonzepte in der Sciene-Fiction-Literatur des Kalten Krieges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manfred Seifert; Thomas Schindler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Band der Hessischen Blätter für Volks- und Kulturforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Jonas Verlag, pp.165-182, 2022, Wohnen jenseits der Normen, 978-3-89445-592-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.273-290, 2024</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">…too dumb to hear or see or say anything at all’. Postkoloniale Lektüren von Taubheit und Stummheit am Beispiel von deutscher Kolonialliteratur und von Miloš Formans Film « One flew over the cuckoo’s nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Andrea Schmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehörlosengeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus-Verlag, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomkrieg als planetarischer Mord. Zu einem literarischen Topos in science-fiktionalen texten westdeutscher, französischer und amerikanischer AutorInnen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz-Josef Deiters; Axel Fliethmann; Alison Lewis; Christiane Weller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mord / Murder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, 2021, Limbus. Australisches Jahrbuch für germanistische Literatur- und Kulturwissenschaft, 9783968218151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, XXXVII, Editions Droz, pp.297-312, 2024, 979-1-090-45512-2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genormtes Leben unter der Erde. Bunkerphantasien und Baukonzepte in der Science-Fiction-Literatur des Kalten Krieges,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wohnen jenseits der Normen, édité par Manfred Seifert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Wohnen jenseits der Normen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 64, , pp.317-338, 2024, Migration in der Moderne, Wege – Orte – Erfahrungen, 978-3-8012-4300-5</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie « en bigamie confessionnelle ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juifs et protestants. Entre affinités électives et dialogue impossible, édité par Katja Schubert, Laurence Guillon, Heidi Knörzer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.207-230, 2024</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das U-Boot als Schutzraum. Komparatistische Überlegungen zu Nevil Shutes 'On the beach' und anderen Atomkriegsphantasien des Kalten Krieges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Büchnerverlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das U-Boot. Eine kulturgeschichtliche Leerstelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-124, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weltuntergang mit Radiomusik. Komparatistische Überlegungen zu Musik und Totentanz in science-fiktionalen Atomkriegsphantasien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Neecke; Rainer Barbey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musik, Melancholie und Tod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Parodos, pp.208-236, 2020, Schriftstücke. Beiträge zu Philosophie und Literaturwissenschaft</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.277-294, 2024, 9783111078144</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrikanische Lastenträger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertin Nyemb; Augustin Kenné; Georges Massock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradigmenwechsel in der Fremdsprachendidaktik. Konzeptionen und Perspektiven des DaF-Unterrichts und Germanistikstudiums im afrikanischen Kontext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-66, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie hygiénique et camps de concentration. Quelques réflexions sur le traitement de la maladie du sommeil par Robert Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Sylvos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions K'A, pp.169-182, 2019, Méné, 978-2-491160-00-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.341-368, 2024, 978-3-515-13226-8</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bewegungen in der Unterwelt. Szenarien von Krieg und Nachkrieg in literarischen und cinematografischen Atomkriegsfantasien der 1940er bis 1980er Jahre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonas Nesselhauf; Till Nitschmann; Steffen Röhrs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Körperbewegungen in (Nach-)Kriegszeiten. Zu künstlerisch-medialen Repräsentationsformen von der Frühen Neuzeit bis zur Gegenwart </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wehrhahn-Verlag, pp.195-2010, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertikale Trage-Maschinen als Kritik an der traditionellen Kolonialfotografie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zu einer tragenden Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript-Verlag, pp.111-132, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schnitzeljagen im Dunkel. Überlegungen zur Verwendung von Lesezeichen in der Privatbibliothek von Christa und Gerhard Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birgit Dahlke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privatbibliothek Christa und Gerhard Wolf. Die Arbeits- und Forschungsstelle an der Humboldt-Universität zu Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-30, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, DeGruyter, pp.275-290, 2023</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von unbewegten Bewegern, Muschellasten, Notenständern, gesattelten Menschen und Exoskeletten. Methodisch-theoretische Überlegungen zur Geschichte des kolonialen Trägerwesens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen und künstlerischen Rezeption einer tragenden Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcript-Verlag, pp.33-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Picker</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bewegungen in der Unterwelt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steffen Röhrs; Till Nitschmann; Jonas Nesselhauf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Körperbewegungen in (Nach-)Kriegszeiten. Zu künstlerisch-medialen Repräsentationsformen von der Frühen Neuzeit bis zur Gegenwart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-210, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahrnehmbarkeitsgrenzen und das Unaussprechliche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestationen des Unaussprechlichen. Zur Darstellung der (Un)möglichkeit der Welt- und Selbsterkenntnis in Literatur und Kunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gdansk, 2018, Studia Germanica Gedanensia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Einführung. Komik und Kolonialismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komik und Kolonialismus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bochum, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oberirdische Leere, unterirdische Enge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julian Blunk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vakanz: Ästhetiken und Semantiken architektonischen Leerstands (= kritische berichte 3/2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomgestank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johannes Görbert; Mario Kumekawa; Thomas Schwarz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pazifikismus, Poetiken des Stillen Ozeans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.373-390, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[C]eux qui avaient fui l’écrasante corvée se rapprochent de la voie ferrée.“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zu einer 'tragenden' Figur der Kolonialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomkrieg und Literatur oder: Die Unverdaulichkeit der Zukunft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klaus Freitag; Dominik Groß. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zurück in die Zukunft? Die Bedeutung von Diskursen über "Zukunft" in der Wissenschaftsgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klaus Max Freitag, pp.125-136, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sich gegenseitig beim Namen rufen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katja Schubert; Judith Kasper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de l’amitié/ Poetiken der Freundschaft in Deutschland und Frankreich/deutsch-französische Poetiken der Freundschaft, éd. Katja Schubert et Judith Kasper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-124, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelnde Nonnen und soldatische Exoskelette.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne D Peiter et Sonja Malzner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Träger. Zur literarischen und künstlerischen Rezeption einer tragenden Figur der Kolonialgeschichteéd. Anne Peiter et Sonja Malzner, à paraître en 2017 (Lit-Verlag?). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schnitzeljagen im Dunkel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birgit Dahlke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privatbibliothek Christa und Gerhard Wolf. Die Arbeits- und Forschungsstelle an der Humboldt-Universität zu Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-30, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republikaner mit strahlendem Lächeln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ludivine Thouverez; Anne Cousson. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.15-26, 2023, Transition &amp; Justice, 38, 978-2-37032-379-8</w:t>
+              <w:t xml:space="preserve">Anne Peiter; Renée Tosser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komik, Bild, Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.49-70, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rire coupable. Réflexions sur les collages de Duccio Fumo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Luce Liberge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire, violence, histoire dans les images et les œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.87-102, 2016, Eidos, 978-2-343-09344-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2023, 9783111146133</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">East Side Gallery (Berlin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Renée Tosser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komik, Bild, Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.71-86, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jüdische Geheimhaltung und Geheimpolizei im Spiegel der Tagebücher Victor Klemperers aus dem ‚Dritten Reich‘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claus Oberhauser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juden und Geheimnis. Interdisziplinäre Annäherungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-102. 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.13, 2023</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalente Ritte durch den Wissensraum. Kamelbeschreibungen deutschsprachiger Reisender des 19. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kosenina, Alexander. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Germanistik. Themenheft Reisen und Wisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79--96, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un critique clairvoyant de la langue du Troisième Reich ou un 'Goebbels par l’esprit' ? Le rapport de l’auteur satirique Karl Kraus à la judéité et l’antisémitisme du tournant du siècle à sa mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Baric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités juives en Europe centrale. Des Lumières à l'entre-deux-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.203-215, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill-Verlag, In press</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puppen, Alltag, Deportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Insa Fooken; Jana Mikota. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puppen – Menschheitsbegleiter in Kinderwelten und imaginären Räumen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.231-246, 2014, 978-3525402429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 41, Franz Steiner Verlag, In press</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geheimnis und Todesdrohung. Zur Wahrnehmung der Gestapo in den Tagebüchern Victor Klemperers, 1933-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurens Schlicht; Sebastian Klinge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geheimnis - Wissen. Perspektiven auf das Wissen vom Geheimnis seit dem 18. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trafo, pp.155--174, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Die Fahrt gegen Süden war ein ewiges und im höchsten Grade langweiliges Einerley.’ Georg Forsters Reise zur Antarktis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan, Inge and Szczepaniak, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cold fronts. Kältewahrnehmungen vom 18. bis 20. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basel, pp.5--34, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen‚ Drittem Reich’ und Stalinismus. Bildbeschreibungen im Kontext literarischer Gewaltkritik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Werner, Sylwia and Brüder, Nicola and Cappelmann, Ina and Gilbert, Annette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Betrachter ist im Text! Kunstrezeption in der deutsch­sprachigen Literatur nach 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, trafo Wissenschaftsverlag, 2012, 978-3-89626-856-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 56, Jonas Verlag, pp.165-182, 2022, Wohnen jenseits der Normen, 978-3-89445-592-7</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de concepts patriarcaux. Les définitions du vagabond dans la criminalistique de langue allemande de la fin du 19e siècle au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Geoffroy; Claude Féral; Sophie Jorrand; Marie-Françoise Bosquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et dynamiques interculturelles: la transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.51-60, 2012, 978-2-336-00373-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Campus-Verlag, In press</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le ministère de la sécurité de l’état appartenait aux critiques les plus féroces de la RDA ou : l’ironie et écriture scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Williams-Wanquet, Eileen and Peiter, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ironie comme arme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Projekt Verlag, pp.71--84, 2011, Komik und Gewalt, 978-3-89733-236-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nomos, 2021, Limbus. Australisches Jahrbuch für germanistische Literatur- und Kulturwissenschaft, 9783968218151</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amitié entre Hermann Broch, Elias Canetti et Veza Calderon-Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Lacheny; Jean-François Laplénie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Au nom de Goethe !" : Hommage à Gerald Stieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.35-44, 2009, 978-2-296-06900-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press, Wohnen jenseits der Normen</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">... auf die Spitze getriebene Individuen in ihrer Geschiedenheit darstellen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olga Iljassova-Morger; Elke Reinhardt-Becker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatur, Kultur, Verstehen. Neue Perspektiven ind er interkulturellen Literaturwissenschaft,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-160, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EME, 2020</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Heimweh nach Auschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andréa Lauterwein, Paris, Tel Aviv </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire, Mémoire, Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-208, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-124, 2020</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutterschaft und Macht im Werk von Veza Calderon-Canetti und Elias Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunner, José. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviver Jahrbuch für deutsche Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Wallstein Verlag, pp.197--215, 2008, 978-3-8353-2107-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 3, Parodos, pp.208-236, 2020, Schriftstücke. Beiträge zu Philosophie und Literaturwissenschaft</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Autriche est la Chine de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthony Bushell et Dagmar Kostalova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Von außen betrachtet. Österreich und die österreichische Literatur im Spiegel der Auslandsrezeption </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-134, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions K'A, pp.169-182, 2019, Méné, 978-2-491160-00-5</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Mensch als Tier, das Tier als Mensch?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Zapf; Timo Müller; Michael Sauter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kulturökologie und Literatur. Beiträge zu einem neuen Paradigma der Literaturwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-240, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-66, 2019</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlebte Vorstellungen’ versus ‚den Vorstellungen abgezogene Begriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inge Stephan et Alexandra Tacke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nach-Bilder des Holocaust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.66-76, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Transcript-Verlag, pp.33-48, 2018</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von Störchen, Lerchen und Paradiesfedern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Motzan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spiegelungen. Zeitschrift für deutsche Kultur und Geschichte Südosteuropas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp. 273-282, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Wehrhahn-Verlag, pp.195-2010, 2018</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythos versus Historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Valentin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsch-jüdische Kulturdialoge und –konflikte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-334, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...2134 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366266v1</w:t>
-              </w:r>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">hal-01366263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kein Wort, das traf</w:t>
               </w:r>
@@ -17732,151 +17732,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le porteur à l'époque coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sündenbeichte der (Literatur)wissenschaft.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364853v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01371165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les porteurs à l’époque coloniale. Exposition, Bibliothèque Universitaire Droit-Lettres de l’Université de la Réunion, mai-juin 2015. Reprises : Bibliothèque Départementale de la Réunion, septembre 2015 ; Université de Vienne, département d’études africaines, septembre 2018-mai 2019 ; en ligne sur le site de l’Iconothèque Historique de l’Océan Indien</w:t>
               </w:r>
@@ -18617,51 +18617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17619/UNIPB/1-2182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165705v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29329/almamater.2025.1286.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31648/pl.11876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2941-3362/p19" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2283-6438/36756" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2024.15.2.5381" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05528070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60837/curare.v47i1-2.3838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/o-bib/2024H3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/FESF4644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/wdr-05-02-07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/ilt-2024-1-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666800405.89" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01987231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/sgg.2018.38.11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0078719114Z.00000000076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Ette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899913v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217763v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284457v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4567-5/traeume-der-gewalt/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-3753-3/der-traeger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Tosser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151450v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447524v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72303-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111157610-012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915738v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05527389v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025705v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846768174_009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23783/21923043.2024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355211v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580887" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46499/2227" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66838-2_13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299753v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842111v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842120v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842037v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842077v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871091v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870766v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364857v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148020v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217713v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870944v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366271v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212681v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366266v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366262v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366231v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366220v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849650v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849647v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284467v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284474v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870760v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371166v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371165v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grebert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450465v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571925v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450463v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17619/UNIPB/1-2182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165705v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29329/almamater.2025.1286.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31648/pl.11876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787723v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2024.15.2.5381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05528070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60837/curare.v47i1-2.3838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2941-3362/p19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2283-6438/36756" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/o-bib/2024H3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/FESF4644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/wdr-05-02-07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/ilt-2024-1-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666800405.89" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01987231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/sgg.2018.38.11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0078719114Z.00000000076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03841262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Ette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899913v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02499052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217763v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217770v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284457v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4567-5/traeume-der-gewalt/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-3753-3/der-traeger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02495600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Tosser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72303-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915740v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151450v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05527389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111157610-012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846768174_009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03845255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23783/21923043.2024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46499/2227" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831932v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580887" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389745v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842168v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66838-2_13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299753v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842111v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03843149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842120v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842037v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870767v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03842077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623053v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02497948v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871091v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870766v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364857v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870882v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148020v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217713v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870944v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366271v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212681v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366256v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366260v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366267v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366262v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366231v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01366220v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849650v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849647v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03849649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284467v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284474v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870760v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371166v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371165v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grebert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450465v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571925v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450463v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>