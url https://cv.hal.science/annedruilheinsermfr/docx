--- v0 (2026-04-13)
+++ v1 (2026-05-07)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02159200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoplasmic reticulum stress drives proteinuria-induced kidney lesions via Lipocalin 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection par spectrométrie de masse des O-glycans de la région charnière des IgA1 et relation avec leur capacité à déposer dans le mésangium rénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil El Karoui</w:t>
+                <w:t xml:space="preserve">K. Bathany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Viau</w:t>
+                <w:t xml:space="preserve">J.C. Aldigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dellis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Schmitter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10330⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.07.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308100v1</w:t>
+                <w:t xml:space="preserve">hal-03835298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection par spectrométrie de masse des O-glycans de la région charnière des IgA1 et relation avec leur capacité à déposer dans le mésangium rénal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Druilhe</w:t>
+                <w:t xml:space="preserve">Endoplasmic reticulum stress drives proteinuria-induced kidney lesions via Lipocalin 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bathany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Oblet</w:t>
+                <w:t xml:space="preserve">Olivier Dellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Aldigier</w:t>
+                <w:t xml:space="preserve">Alessia Bagattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Schmitter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (5), pp.414. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.10330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.07.268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835298v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgA Structure Variations Associate with Immune Stimulations and IgA Mesangial Deposition</w:t>
               </w:r>
@@ -1165,51 +1165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des IgA promptes à se déposer dans le mésangium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Aldigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéliha Oruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1748,51 +1748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Wehbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Oblet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druilhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2018111089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wehbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oblet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faguer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druilhe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.08.201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Phelep" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Laouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Bharti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Burtin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvina Tammaccaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Karoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bagattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bathany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Aldigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Schmitter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.07.268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;liha Oruc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015080911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2014.07.354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W39S7PSN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Oruc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archelus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2014.07.260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Wehbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Oblet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druilhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2018111089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wehbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oblet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faguer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druilhe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.08.201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Phelep" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Laouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Bharti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Burtin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvina Tammaccaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bathany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Aldigier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Schmitter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.07.268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Karoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bagattin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;liha Oruc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015080911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2014.07.354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W39S7PSN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Oruc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archelus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2014.07.260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>